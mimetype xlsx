--- v0 (2026-05-24)
+++ v1 (2026-06-14)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra05bbe2313fa4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9a4ea292e3f425eb3debb42de7a9cb5.psmdcp" Id="Rc3c8245854ab4070" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdadf4fdb6a9d41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de640cbb7c1a4d6f8d96acbf06260cc3.psmdcp" Id="Ref839a35d2be4045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Business English" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Daily English" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Topic</x:t>
   </x:si>
   <x:si>
     <x:t>No</x:t>
   </x:si>
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Sentence</x:t>
   </x:si>
   <x:si>
     <x:t>Type</x:t>
   </x:si>
   <x:si>
     <x:t>LinkAudio</x:t>
@@ -8458,1788 +8458,2103 @@
   <x:si>
     <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation.xlsx</x:t>
   </x:si>
   <x:si>
     <x:t>Negotiation.docx</x:t>
   </x:si>
   <x:si>
     <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation.docx</x:t>
   </x:si>
   <x:si>
     <x:t>Negotiation.pdf</x:t>
   </x:si>
   <x:si>
     <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation.pdf</x:t>
   </x:si>
   <x:si>
     <x:t>NEGOTIATION - 1</x:t>
   </x:si>
   <x:si>
     <x:t>Chúng tôi cần giảm giá xuống 15%.</x:t>
   </x:si>
   <x:si>
     <x:t>We need to reduce the price by 15%.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation-1.1.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>wi: ni:d tu: rɪˈdu:s ðə praɪs baɪ fɪfˈti:n pərˈsent</x:t>
   </x:si>
   <x:si>
     <x:t>Chúng tôi muốn sửa đổi một số điều khoản về giá cả.</x:t>
   </x:si>
   <x:si>
     <x:t>We would like to revise several terms of pricing.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.2.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>wi: wʊd laɪk tu: rɪˈvaɪz ˈsevrəl tɜ:rmz ʌv ˈpraɪsɪŋ</x:t>
   </x:si>
   <x:si>
     <x:t>Đây là những điểm chính mà chúng ta cần làm rõ.</x:t>
   </x:si>
   <x:si>
     <x:t>These are the main points we need to verify.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.3.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>ði:z ɑ:r ðə meɪn pɔɪnts wi: ni:d tu: ˈverɪfaɪ</x:t>
   </x:si>
   <x:si>
     <x:t>Tôi muốn anh giải thích kĩ các đề xuất.</x:t>
   </x:si>
   <x:si>
     <x:t>I want you to explain your proposals thoroughly.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.4.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>aɪ wɑ:nt ju: tu: ɪkˈspleɪn jʊr prəˈpəʊzlz ˈθɜ:rəli</x:t>
   </x:si>
   <x:si>
     <x:t>Chúng tôi sẵn sàng xem xét điều đó.</x:t>
   </x:si>
   <x:si>
     <x:t>We would be willing to consider that.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.5.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>wi: wʊd bi: ˈwɪlɪŋ tu: kənˈsɪdər ðæt</x:t>
   </x:si>
   <x:si>
     <x:t>Chúng tôi muốn gia hạn hợp đồng.</x:t>
   </x:si>
   <x:si>
     <x:t>We would like to extend our contract.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.6.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>wi: wʊd laɪk tu: ɪkˈstend ˈaʊər ˈkɑ:ntrækt</x:t>
   </x:si>
   <x:si>
     <x:t>Các điều kiện là gì?</x:t>
   </x:si>
   <x:si>
     <x:t>What are the conditions?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.7.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>wʌt ɑ:r ðə kənˈdɪʃnz</x:t>
   </x:si>
   <x:si>
     <x:t>Các điều khoản thanh toán của bên anh là gì?</x:t>
   </x:si>
   <x:si>
     <x:t>What are your terms of payment?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.8.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>wʌt ɑ:r jʊr tɜ:rmz ʌv ˈpeɪmənt</x:t>
   </x:si>
   <x:si>
     <x:t>Các điều khoản về vận chuyển bên anh là gì?</x:t>
   </x:si>
   <x:si>
     <x:t>What are the delivery terms?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.9.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>wʌt ɑ:r ðə dɪˈlɪvəri tɜ:rmz</x:t>
   </x:si>
   <x:si>
     <x:t>Chính sách hoàn trả và đổi hàng là gì?</x:t>
   </x:si>
   <x:si>
     <x:t>What is the return and exchange policy?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.10.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>wʌt ɪz ðə rɪˈtɜ:rn ænd ɪksˈtʃeɪndʒ ˈpɑ:ləsi</x:t>
   </x:si>
   <x:si>
     <x:t>Chính sách thanh toán là gì?</x:t>
   </x:si>
   <x:si>
     <x:t>What is the payment policy?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.11.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>wʌt ðə ˈpeɪmənt ˈpɑ:ləsi ?</x:t>
   </x:si>
   <x:si>
     <x:t>Anh có thể nói cụ thể hơn được không?</x:t>
   </x:si>
   <x:si>
     <x:t>Could you be more specific?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.12.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>kʊd ju: bi: mɔ:r spəˈsɪfɪk</x:t>
   </x:si>
   <x:si>
     <x:t>Số lượng đặt hàng tối thiểu của bên anh là bao nhiêu?</x:t>
   </x:si>
   <x:si>
     <x:t>What is your minimum order quantity?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.13.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>wʌt ɪz jʊr ˈmɪnɪməm ˈɔ:rdər ˈkwɑ:ntəti?</x:t>
   </x:si>
   <x:si>
     <x:t>Đó có phải là giá tốt nhất của bên anh chưa?</x:t>
   </x:si>
   <x:si>
     <x:t>Is that your best price?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.14.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>ɪz ðæt jʊr best praɪs</x:t>
   </x:si>
   <x:si>
     <x:t>Anh có muốn hỏi hay bổ sung bất cứ điều gì không?</x:t>
   </x:si>
   <x:si>
     <x:t>Would you like to ask or add anything?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.15.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>wʊd ju: laɪk tu: æsk ɔ:r æd ˈeniθɪŋ</x:t>
   </x:si>
   <x:si>
     <x:t>Hãy để tôi giải thích từng ý.</x:t>
   </x:si>
   <x:si>
     <x:t>Let me explain it to you one by one.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.16.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>let mi: ɪkˈspleɪn ɪt tu: ju: wʌn baɪ wʌn</x:t>
   </x:si>
   <x:si>
     <x:t>Hãy ngắt nếu anh có bất cứ điều gì không rõ nhé.</x:t>
   </x:si>
   <x:si>
     <x:t>Just interrupt if anything is unclear.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.17.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>dʒʌst ˌɪntəˈrʌpt ɪf ˈeniθɪŋ ɪz ʌnˈklɪr</x:t>
   </x:si>
   <x:si>
     <x:t>Nếu anh đồng ý, chúng tôi sẽ trả lời các câu hỏi ở phần cuối.</x:t>
   </x:si>
   <x:si>
     <x:t>We will take questions at the end, if that’s ok with you.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.18.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>wi: wɪl teɪk ˈkwestʃənz æt ði: end ɪf ðæts oʊˈkeɪ wɪð ju:</x:t>
   </x:si>
   <x:si>
     <x:t>Anh giảm giá một chút được không?</x:t>
   </x:si>
   <x:si>
     <x:t>Will you come down a little?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.19.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>wɪl ju: kʌm daʊn ə ˈlɪtəl</x:t>
   </x:si>
   <x:si>
     <x:t>Nó đắt hơn tôi nghĩ đấy.</x:t>
   </x:si>
   <x:si>
     <x:t>It is more expensive than I would thought.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.20.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>ɪt ɪz mɔ:r ɪkˈspensɪv ðæn aɪ wʊd θɔ:t</x:t>
   </x:si>
   <x:si>
     <x:t>Anh có thể chấp nhận giá ở mức 500k được không?</x:t>
   </x:si>
   <x:si>
     <x:t>Could you settle for 500 thousand dong?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.21.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>kʊd ju: ˈsetl fɔ:r faɪv ˈhʌndrədz ˈθaʊznd dɑ:ŋ</x:t>
   </x:si>
   <x:si>
     <x:t>Tổng tiền báo giá cao hơn ngân sách của chúng tôi.</x:t>
   </x:si>
   <x:si>
     <x:t>The total quotation is over our budget.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.22.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>ðə ˈtəʊtəl kwəʊˈteɪʃn ɪz ˈəʊvər ˈaʊər ˈbʌdʒɪt</x:t>
   </x:si>
   <x:si>
     <x:t>Xin lỗi nhưng ngân sách của chúng tôi thấp hơn mức đó.</x:t>
   </x:si>
   <x:si>
     <x:t>Sorry, our budget is way too lower than that.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.23.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>ˈsɑ:ri ˈaʊər ˈbʌdʒɪt ɪz weɪ tu: ˈləʊər ðæn ðæt</x:t>
   </x:si>
   <x:si>
     <x:t>1.24</x:t>
   </x:si>
   <x:si>
     <x:t>1.24Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Chúng tôi thấy phí sản xuất của anh ở mức cao quá.</x:t>
   </x:si>
   <x:si>
     <x:t>1.24Eng</x:t>
   </x:si>
   <x:si>
     <x:t>We found out your production fees are on the high side.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.24.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.24Phon</x:t>
   </x:si>
   <x:si>
     <x:t>wi: faʊnd aʊt jʊr prəˈdʌkʃn fi:z ɑ:r ɑ:n ðə haɪ saɪd</x:t>
   </x:si>
   <x:si>
     <x:t>1.25</x:t>
   </x:si>
   <x:si>
     <x:t>1.25Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Anh chị đang dìm giá quá đấy.</x:t>
   </x:si>
   <x:si>
     <x:t>1.25Eng</x:t>
   </x:si>
   <x:si>
     <x:t>You are cutting it too low.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.25.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.25Phon</x:t>
   </x:si>
   <x:si>
     <x:t>ju: ɑ:r ˈkʌtɪŋ ɪt tu: ləʊ</x:t>
   </x:si>
   <x:si>
     <x:t>1.26</x:t>
   </x:si>
   <x:si>
     <x:t>1.26Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Chúng tôi thường không giảm giá.</x:t>
   </x:si>
   <x:si>
     <x:t>1.26Eng</x:t>
   </x:si>
   <x:si>
     <x:t>We don’t usually offer discounts.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.26.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.26Phon</x:t>
   </x:si>
   <x:si>
     <x:t>wi: dəʊnt ju:ʒəli ˈɔ:fər ˈdɪskaʊnts</x:t>
   </x:si>
   <x:si>
     <x:t>1.27</x:t>
   </x:si>
   <x:si>
     <x:t>1.27Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Tôi rất tiếc nhưng chúng tôi không thể giảm giá thêm được nữa.</x:t>
   </x:si>
   <x:si>
     <x:t>1.27Eng</x:t>
   </x:si>
   <x:si>
     <x:t>I’m sorry we can’t drop our prices any lower.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.27.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.27Phon</x:t>
   </x:si>
   <x:si>
     <x:t>aɪm ˈsɑ:ri wi kænt drɑ:p ˈaʊər praɪs ˈeni ˈləʊər</x:t>
   </x:si>
   <x:si>
     <x:t>1.28</x:t>
   </x:si>
   <x:si>
     <x:t>1.28Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Chúng tôi khó có thể chấp nhận được các điều kiện của anh.</x:t>
   </x:si>
   <x:si>
     <x:t>1.28Eng</x:t>
   </x:si>
   <x:si>
     <x:t>It’s difficult to accept your conditions.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.28.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.28Phon</x:t>
   </x:si>
   <x:si>
     <x:t>ɪts ˈdɪfɪkəlt tu: əkˈsept jʊr kənˈdɪʃənz</x:t>
   </x:si>
   <x:si>
     <x:t>1.29</x:t>
   </x:si>
   <x:si>
     <x:t>1.29Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Hãy xem xét lại lời đề nghị này.</x:t>
   </x:si>
   <x:si>
     <x:t>1.29Eng</x:t>
   </x:si>
   <x:si>
     <x:t>Please reconsider the offer.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.29.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.29Phon</x:t>
   </x:si>
   <x:si>
     <x:t>pli:z ˌri:kənˈsɪdər ði ˈɔ:fər</x:t>
   </x:si>
   <x:si>
     <x:t>1.30</x:t>
   </x:si>
   <x:si>
     <x:t>1.30Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Tôi không thể làm theo điều đó.</x:t>
   </x:si>
   <x:si>
     <x:t>1.30Eng</x:t>
   </x:si>
   <x:si>
     <x:t>I can’t go along with that.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.30.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.30Phon</x:t>
   </x:si>
   <x:si>
     <x:t>aɪ kænt ɡəʊ əˈlɔ:ŋ wɪð ðæt</x:t>
   </x:si>
   <x:si>
     <x:t>1.31</x:t>
   </x:si>
   <x:si>
     <x:t>1.31Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Tôi sẽ chấp nhận điều kiện đó.</x:t>
   </x:si>
   <x:si>
     <x:t>1.31Eng</x:t>
   </x:si>
   <x:si>
     <x:t>I would like to accept the condition.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.31.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.31Phon</x:t>
   </x:si>
   <x:si>
     <x:t>aɪ wʊd laɪk tu: əkˈsept ðə kənˈdɪʃən</x:t>
   </x:si>
   <x:si>
     <x:t>1.32</x:t>
   </x:si>
   <x:si>
     <x:t>1.32Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Chúng tôi đồng ý với ý kiến đó.</x:t>
   </x:si>
   <x:si>
     <x:t>1.32Eng</x:t>
   </x:si>
   <x:si>
     <x:t>We can go along with the idea.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.32.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.32Phon</x:t>
   </x:si>
   <x:si>
     <x:t>wi: kæn ɡəʊ əˈlɔ:ŋ wɪð ði: aɪˈdi:ə</x:t>
   </x:si>
   <x:si>
     <x:t>1.33</x:t>
   </x:si>
   <x:si>
     <x:t>1.33Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Tôi thấy có vẻ ổn.</x:t>
   </x:si>
   <x:si>
     <x:t>1.33Eng</x:t>
   </x:si>
   <x:si>
     <x:t>It looks fine to me.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.33.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.33Phon</x:t>
   </x:si>
   <x:si>
     <x:t>ɪt lʊks faɪn tu: mi:</x:t>
   </x:si>
   <x:si>
     <x:t>1.34</x:t>
   </x:si>
   <x:si>
     <x:t>1.34Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Tốt thôi</x:t>
   </x:si>
   <x:si>
     <x:t>1.34Eng</x:t>
   </x:si>
   <x:si>
     <x:t>Fair enough.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.34.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.34Phon</x:t>
   </x:si>
   <x:si>
     <x:t>fer ɪˈnʌf</x:t>
   </x:si>
   <x:si>
     <x:t>1.35</x:t>
   </x:si>
   <x:si>
     <x:t>1.35Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Nghe hợp lí đó.</x:t>
   </x:si>
   <x:si>
     <x:t>1.35Eng</x:t>
   </x:si>
   <x:si>
     <x:t>That sounds reasonable.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.35.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.35Phon</x:t>
   </x:si>
   <x:si>
     <x:t>ðæt saʊndz ˈri:zənəbəl</x:t>
   </x:si>
   <x:si>
     <x:t>1.36</x:t>
   </x:si>
   <x:si>
     <x:t>1.36Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Tôi nghĩ chúng ta đã đạt được đồng thuận ở điểm này.</x:t>
   </x:si>
   <x:si>
     <x:t>1.36Eng</x:t>
   </x:si>
   <x:si>
     <x:t>I think we have reached an agreement here.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.36.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.36Phon</x:t>
   </x:si>
   <x:si>
     <x:t>aɪ θɪŋk wi: hæv ri:tʃt æn əˈɡri:mənt hɪr</x:t>
   </x:si>
   <x:si>
     <x:t>1.37</x:t>
   </x:si>
   <x:si>
     <x:t>1.37Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Có thương lượng được không?</x:t>
   </x:si>
   <x:si>
     <x:t>1.37Eng</x:t>
   </x:si>
   <x:si>
     <x:t>Is there room for negotiation?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.37.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.37Phon</x:t>
   </x:si>
   <x:si>
     <x:t>ɪz ðer ru:m fɔ:r nɪˌɡəʊʃiˈeɪʃən</x:t>
   </x:si>
   <x:si>
     <x:t>1.38</x:t>
   </x:si>
   <x:si>
     <x:t>1.38Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Hãy để chúng tôi điều chỉnh đề nghị của anh.</x:t>
   </x:si>
   <x:si>
     <x:t>1.38Eng</x:t>
   </x:si>
   <x:si>
     <x:t>Let’s adjust your offer.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.38.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.38Phon</x:t>
   </x:si>
   <x:si>
     <x:t>lets əˈdʒʌst jʊr ˈɔ:fər</x:t>
   </x:si>
   <x:si>
     <x:t>1.39</x:t>
   </x:si>
   <x:si>
     <x:t>1.39Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Anh chị có thể đưa ra mức chiết khấu nào?</x:t>
   </x:si>
   <x:si>
     <x:t>1.39Eng</x:t>
   </x:si>
   <x:si>
     <x:t>What kind of discount could you offer?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.39.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.39Phon</x:t>
   </x:si>
   <x:si>
     <x:t>wʌt kaɪnd ʌv ˈdɪskaʊnt kʊd ju: ˈɔ:fər</x:t>
   </x:si>
   <x:si>
     <x:t>1.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.40Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Anh chị có thể nhượng bộ một chút được không?</x:t>
   </x:si>
   <x:si>
     <x:t>1.40Eng</x:t>
   </x:si>
   <x:si>
     <x:t>Could you make a small concession?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.40.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.40Phon</x:t>
   </x:si>
   <x:si>
     <x:t>kʊd ju: meɪk ə smɔ:l kənˈseʃən</x:t>
   </x:si>
   <x:si>
     <x:t>1.41</x:t>
   </x:si>
   <x:si>
     <x:t>1.41Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Anh có sẵn sàng thoả hiệp không?</x:t>
   </x:si>
   <x:si>
     <x:t>1.41Eng</x:t>
   </x:si>
   <x:si>
     <x:t>Would you be willing to accept a compromise?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.41.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.41Phon</x:t>
   </x:si>
   <x:si>
     <x:t>wʊd ju: bi: ˈwɪlɪŋ tu: əkˈsept ə ˈkɑ:mprəmaɪz</x:t>
   </x:si>
   <x:si>
     <x:t>1.42</x:t>
   </x:si>
   <x:si>
     <x:t>1.42Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Giờ hãy để tôi xin cấp trên phê duyệt.</x:t>
   </x:si>
   <x:si>
     <x:t>1.42Eng</x:t>
   </x:si>
   <x:si>
     <x:t>Let me get an approval from my boss, now.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.42.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.42Phon</x:t>
   </x:si>
   <x:si>
     <x:t>let mi: get æn əˈpru:vəl frʌm maɪ bɔ:s naʊ</x:t>
   </x:si>
   <x:si>
     <x:t>1.43</x:t>
   </x:si>
   <x:si>
     <x:t>1.43Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Hãy để tôi kiểm tra các nội dung chi tiết trước khi chúng ta ký.</x:t>
   </x:si>
   <x:si>
     <x:t>1.43Eng</x:t>
   </x:si>
   <x:si>
     <x:t>Let me run over the details before we sign.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.43.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.43Phon</x:t>
   </x:si>
   <x:si>
     <x:t>let mi: rʌn ˈəʊvər ðə dɪˈteɪlz bɪˈfɔ:r wi: saɪn</x:t>
   </x:si>
   <x:si>
     <x:t>1.44</x:t>
   </x:si>
   <x:si>
     <x:t>1.44Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Tôi sẽ làm thủ tục giấy tờ ngay.</x:t>
   </x:si>
   <x:si>
     <x:t>1.44Eng</x:t>
   </x:si>
   <x:si>
     <x:t>I will draw up some paperwork right away.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.44.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.44Phon</x:t>
   </x:si>
   <x:si>
     <x:t>aɪ wɪl drɔ: ʌp sʌm ˈpeɪpərwɜ:rk raɪt əˈweɪ</x:t>
   </x:si>
   <x:si>
     <x:t>1.45</x:t>
   </x:si>
   <x:si>
     <x:t>1.45Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Vui lòng kí tên và ghi ngày vào dòng cuối cùng ở đây.</x:t>
   </x:si>
   <x:si>
     <x:t>1.45Eng</x:t>
   </x:si>
   <x:si>
     <x:t>Please sign and date on the line at the bottom, here.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.45.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.45Phon</x:t>
   </x:si>
   <x:si>
     <x:t>pli:z saɪn ænd deɪt ɑ:n ðə laɪn æt ðə ˈbɑ:təm hɪr</x:t>
   </x:si>
   <x:si>
     <x:t>1.46</x:t>
   </x:si>
   <x:si>
     <x:t>1.46Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Vui lòng giữ lại bản sao này.</x:t>
   </x:si>
   <x:si>
     <x:t>1.46Eng</x:t>
   </x:si>
   <x:si>
     <x:t>Please keep this copy.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.46.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.46Phon</x:t>
   </x:si>
   <x:si>
     <x:t>pli:z ki:p ðɪs ˈkɑ:pi</x:t>
   </x:si>
   <x:si>
     <x:t>1.47</x:t>
   </x:si>
   <x:si>
     <x:t>1.47Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Chúng tôi sẽ gửi các thoả thuận và điều khoản mà ta đã thảo luận hôm nay qua email cho anh.</x:t>
   </x:si>
   <x:si>
     <x:t>1.47Eng</x:t>
   </x:si>
   <x:si>
     <x:t>We will email you the agreements and terms we have discussed today.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.47.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.47Phon</x:t>
   </x:si>
   <x:si>
     <x:t>wi: wɪl ˈi:meɪl ju: ði əˈɡri:mənts ænd tɜ:rmz wi: hæv dɪˈskʌst təˈdeɪ</x:t>
   </x:si>
   <x:si>
     <x:t>1.48</x:t>
   </x:si>
   <x:si>
     <x:t>1.48Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Hãy chốt thoả thuận thôi nào.</x:t>
   </x:si>
   <x:si>
     <x:t>1.48Eng</x:t>
   </x:si>
   <x:si>
     <x:t>Let’s close the deal.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.48.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.48Phon</x:t>
   </x:si>
   <x:si>
     <x:t>lets kləʊz ðə di:l</x:t>
   </x:si>
   <x:si>
     <x:t>1.49</x:t>
   </x:si>
   <x:si>
     <x:t>1.49Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Anh cứ thoải mái hỏi bất cứ câu hỏi nào trước khi chúng ta chốt giao dịch.</x:t>
   </x:si>
   <x:si>
     <x:t>1.49Eng</x:t>
   </x:si>
   <x:si>
     <x:t>Feel free to ask any questions before we close the deal.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.49.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.49Phon</x:t>
   </x:si>
   <x:si>
     <x:t>fi:l fri: tu: æsk ˈeni ˈkwestʃənz bɪˈfɔ:r wi: kləʊz ðə di:l</x:t>
   </x:si>
   <x:si>
     <x:t>1.50</x:t>
   </x:si>
   <x:si>
     <x:t>1.50Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Chúng tôi cần sửa đổi bản dự thảo hợp đồng một chút.</x:t>
   </x:si>
   <x:si>
     <x:t>1.50Eng</x:t>
   </x:si>
   <x:si>
     <x:t>We need to amend the draft a little bit.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.50.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.50Phon</x:t>
   </x:si>
   <x:si>
     <x:t>Wi: ni:d tu: əˈmend ðə dræft ə ˈlɪtəl bɪt</x:t>
   </x:si>
   <x:si>
     <x:t>1.51</x:t>
   </x:si>
   <x:si>
     <x:t>1.51Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Chúng tôi sẽ gửi hợp đồng đã chỉnh sửa đến văn phòng của anh trước thứ 2.</x:t>
   </x:si>
   <x:si>
     <x:t>1.51Eng</x:t>
   </x:si>
   <x:si>
     <x:t>We will mail the revised contract to your office by Monday.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.51.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.51Phon</x:t>
   </x:si>
   <x:si>
     <x:t>Wi: wɪl meɪl ðə rɪˈvaɪzd ˈkɑ:ntrækt tu: jʊr ˈɑ:fɪs baɪ ˈmʌndeɪ</x:t>
   </x:si>
   <x:si>
     <x:t>1.52</x:t>
   </x:si>
   <x:si>
     <x:t>1.52Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Tôi hy vọng anh hài long với mọi quyết định.</x:t>
   </x:si>
   <x:si>
     <x:t>1.52Eng</x:t>
   </x:si>
   <x:si>
     <x:t>I hope you are satisfied with all the decisions.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/1.52.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.52Phon</x:t>
   </x:si>
   <x:si>
     <x:t>aɪ hoʊp ju: ɑ:r ˈsætɪsfaɪd wɪð ɔ:l ðə dɪˈsɪʒnz</x:t>
   </x:si>
   <x:si>
     <x:t>NEGOTIATION - 2</x:t>
   </x:si>
   <x:si>
     <x:t>Hãy cùng xem báo giá của bên anh nhé.</x:t>
   </x:si>
   <x:si>
     <x:t>Let’s have a look at your pricing proposals.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.1.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>lets hæv ə lʊk æt jɔ:r ˈpraɪsɪŋ prəˈpoʊzəlz</x:t>
   </x:si>
   <x:si>
     <x:t>Thôi, không vòng vo nữa. Hãy đi vào điểm chính đi.</x:t>
   </x:si>
   <x:si>
     <x:t>Don’t beat around the bush. Let’s get to the point.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.2.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>doʊnt bi:t əˈraʊnd ðə bʊʃ lets get tu: ðə pɔɪnt</x:t>
   </x:si>
   <x:si>
     <x:t>Việc đó có vẻ nằm trong khả năng của chúng tôi.</x:t>
   </x:si>
   <x:si>
     <x:t>That seems within our capabilities.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.3.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>ðæt si:mz wɪˈðɪn aʊər ˌkeɪpəˈbɪlətiz</x:t>
   </x:si>
   <x:si>
     <x:t>Điều khoản về giao hàng có thể thay đổi để phù hợp với yêu cầu của bên anh.</x:t>
   </x:si>
   <x:si>
     <x:t>The delivery terms are adaptable to meet your needs.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.4.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>ðə dɪˈlɪvəri tɜ:rmz ɑ:r əˈdæptəbəl tu: mi:t jɔ:r ni:dz</x:t>
   </x:si>
   <x:si>
     <x:t>Đó không phải là vấn đề. Miễn sao chúng ta có thể đảm bảo trong mức ngân sách.</x:t>
   </x:si>
   <x:si>
     <x:t>As long as we can stay within budget, it shouldn’t be a problem.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.5.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>æz lɑ:ŋ æz wi: kæn steɪ wɪˈðɪn ˈbʌdʒɪt ɪt ˈʃʊdənt bi: ə ˈprɑ:bləm</x:t>
   </x:si>
   <x:si>
     <x:t>Chừng nào mà nhà cung cấp không tăng giá quá nhiều thì chúng ta vẫn có thể tiếp tục hợp tác với họ.</x:t>
   </x:si>
   <x:si>
     <x:t>As long as our supplier doesn’t raise prices too much, we can continue to partner with them.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.6.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>æz lɑ:ŋ æz aʊər səˈplaɪər ˈdʌzənt reɪz ˈpraɪsɪz tu: mʌtʃ wi: kæn kənˈtɪnju: tu: ˈpɑ:rtnər wɪð ðəm</x:t>
   </x:si>
   <x:si>
     <x:t>Hãy đặt anh vào vị trí của chúng tôi.</x:t>
   </x:si>
   <x:si>
     <x:t>Put yourself in my shoes.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.7.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>pʊt jɔ:rˈself ɪn maɪ ʃu:z</x:t>
   </x:si>
   <x:si>
     <x:t>Nếu anh tiếp tục lờ các yêu cầu chúng tôi, chúng tôi có quyền chọn nhà cung cấp khác.</x:t>
   </x:si>
   <x:si>
     <x:t>We reserve the right to choose a different supplier if you continue to neglect our requests.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.8.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>wi: rɪˈzɜ:rv ðə raɪt tu: tʃu:z ə ˈdɪfrənt səˈplaɪər ɪf ju: kənˈtɪnju: tu: nɪˈɡlekt aʊər rɪˈkwests</x:t>
   </x:si>
   <x:si>
     <x:t>Áp dụng mức phí này cho mọi hợp đồng là chính sách của chúng tôi.</x:t>
   </x:si>
   <x:si>
     <x:t>It is our policy to apply this fee to every contract.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.9.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>ɪt ɪz aʊər ˈpɑ:ləsi tu: əˈplaɪ ðɪs fi: tu: ˈevri ˈkɑ:ntrækt</x:t>
   </x:si>
   <x:si>
     <x:t>Chúng tôi sẽ xác nhận đề xuất của bên anh với cấp trên.</x:t>
   </x:si>
   <x:si>
     <x:t>I will confirm your suggestion with upper management.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.10.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>aɪ wɪl kənˈfɜ:rm jɔ:r səˈdʒestʃən wɪð ˈʌpər ˈmænɪdʒmənt</x:t>
   </x:si>
   <x:si>
     <x:t>Chúng ta chuyển sang bàn về giá chứ?</x:t>
   </x:si>
   <x:si>
     <x:t>Shall we move on to the issue of pricing?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.11.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>ʃæl wi: mu:v ɑ:n tu: ði: ˈɪʃu: ʌv ˈpraɪsɪŋ</x:t>
   </x:si>
   <x:si>
     <x:t>Phương án A thực ra sẽ kinh tế hơn, vì chúng tôi chủ yếu làm những dự án dài hạn.</x:t>
   </x:si>
   <x:si>
     <x:t>Option A is actually more economical as we will work mostly on long-term projects.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.12.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>ˈɑ:pʃən eɪ ɪz ˈæktʃuəli mɔ:r ˌi:kəˈnɑ:mɪkəl æz wi: wɪl wɜ:rk ˈmoʊstli ɑ:n ˈlɔ:ŋ tɜ:rm ˈprɑ:dʒekts</x:t>
   </x:si>
   <x:si>
     <x:t>Chúng tôi đã tự làm một số nghiên cứu thị trường.</x:t>
   </x:si>
   <x:si>
     <x:t>We have done some market research ourselves.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.13.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>wi: hæv dʌn sʌm ˈmɑ:rkɪt rɪˈsɜ:rtʃ ˌaʊərˈselvz</x:t>
   </x:si>
   <x:si>
     <x:t>Chúng tôi thấy phí tư vấn của bên anh cao hơn so với giá của công ty đối thủ chính.</x:t>
   </x:si>
   <x:si>
     <x:t>We found your prices to be on the high side compared to your main competitor’s.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.14.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>wi: faʊnd jɔ:r ˈpraɪsɪz tu: bi: ɑ:n ðə haɪ saɪd kəmˈperd tu: jɔ:r meɪn kəmˈpetɪtərz</x:t>
   </x:si>
   <x:si>
     <x:t>Điều đó có thể đúng về mặt nào đó, nhưng hãy xem xét từ góc độ chất lượng.</x:t>
   </x:si>
   <x:si>
     <x:t>Well, that may be true in some respects, but look at it from qualitative point of view.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.15.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>wel ðæt meɪ bi: tru: ɪn sʌm rɪˈspekts bʌt lʊk æt ɪt frʌm ˈkwɑ:ləteɪtɪv pɔɪnt ʌv vju:</x:t>
   </x:si>
   <x:si>
     <x:t>2.16</x:t>
   </x:si>
   <x:si>
     <x:t>2.16Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Điều đó có thể đúng về mặt nào đó, nhưng hãy xem xét từ khía cạnh marketing.</x:t>
   </x:si>
   <x:si>
     <x:t>2.16Eng</x:t>
   </x:si>
   <x:si>
     <x:t>That may be true in some aspects, but look at it from a marketing perspective.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.16.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.16Phon</x:t>
   </x:si>
   <x:si>
     <x:t>ðæt meɪ bi: tru: ɪn sʌm ˈæspekts bʌt lʊk æt ɪt frʌm ə ˈmɑ:rkɪtɪŋ pərˈspektɪv</x:t>
   </x:si>
   <x:si>
     <x:t>2.17</x:t>
   </x:si>
   <x:si>
     <x:t>2.17Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Tôi cũng muốn chấp nhận đề xuất đó, dĩ nhiên là nếu anh đưa ra mức giảm giá lớn.</x:t>
   </x:si>
   <x:si>
     <x:t>2.17Eng</x:t>
   </x:si>
   <x:si>
     <x:t>I am inclined to take that offer. Of course, if you will give us a bulk discount.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.17.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.17Phon</x:t>
   </x:si>
   <x:si>
     <x:t>aɪ æm ɪnˈklaɪnd tu: teɪk ðæt ˈɔ:fər ʌv kɔ:rs ɪf ju: wɪl ɡɪv ʌs ə bʌlk ˈdɪskaʊnt</x:t>
   </x:si>
   <x:si>
     <x:t>2.18</x:t>
   </x:si>
   <x:si>
     <x:t>2.18Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Tôi rất muốn kí hợp đồng này, nếu anh có thể đồng ý thêm một vài điều kiện.</x:t>
   </x:si>
   <x:si>
     <x:t>2.18Eng</x:t>
   </x:si>
   <x:si>
     <x:t>I am inclined to seal this contract, if you will agree to a few more conditions.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.18.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.18Phon</x:t>
   </x:si>
   <x:si>
     <x:t>aɪ æm ɪnˈklaɪnd tu: si:l ðɪs ˈkɑ:ntræktɪf ju: wɪl əˈɡri: tu: ə fju: mɔ:r kənˈdɪʃənz</x:t>
   </x:si>
   <x:si>
     <x:t>2.19</x:t>
   </x:si>
   <x:si>
     <x:t>2.19Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Nếu chúng tôi chịu chi phí lắp đặt, bên anh có đồng ý giảm 10% không?</x:t>
   </x:si>
   <x:si>
     <x:t>2.19Eng</x:t>
   </x:si>
   <x:si>
     <x:t>Could you agree to a 10% discount if we covered all the installation costs?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.19.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.19Phon</x:t>
   </x:si>
   <x:si>
     <x:t>kʊd ju: əˈɡri: tu: ə ten pərˈsent ˈdɪskaʊnt ɪf wi: ˈkʌvərd ɑ:l ði: ˌɪnstəˈleɪʃən kɔ:sts</x:t>
   </x:si>
   <x:si>
     <x:t>2.20</x:t>
   </x:si>
   <x:si>
     <x:t>2.20Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Chúng tôi vẫn không thể giảm đến 10% được, nhưng tôi nghĩ trường hợp này chúng tôi có thể giảm cho bên anh 8%.</x:t>
   </x:si>
   <x:si>
     <x:t>2.20Eng</x:t>
   </x:si>
   <x:si>
     <x:t>We still couldn’t manage a 10% discount, but I think we could give you 8% in that case.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.20.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.20Phon</x:t>
   </x:si>
   <x:si>
     <x:t>wi: stɪl ˈkʊdənt ˈmænɪdʒ ə ten pərˈsent ˈdɪskaʊnt bʌt aɪ θɪŋk wi: kʊd ɡɪv ju: eɪt pərˈsent ɪn ðæt keɪs</x:t>
   </x:si>
   <x:si>
     <x:t>2.21</x:t>
   </x:si>
   <x:si>
     <x:t>2.21Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Mức tốt nhất chúng tôi có thể đưa ra là 30%.</x:t>
   </x:si>
   <x:si>
     <x:t>2.21Eng</x:t>
   </x:si>
   <x:si>
     <x:t>The best we could offer you is 30%.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.21.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.21Phon</x:t>
   </x:si>
   <x:si>
     <x:t>ðə best wi: kʊd ˈɔ:fər ju: ɪz ˈθɜ:rti pərˈsent</x:t>
   </x:si>
   <x:si>
     <x:t>2.22</x:t>
   </x:si>
   <x:si>
     <x:t>2.22Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Có cách giảm chi phí nào khác mà bên anh có thể đưa ra không?</x:t>
   </x:si>
   <x:si>
     <x:t>2.22Eng</x:t>
   </x:si>
   <x:si>
     <x:t>Are there any other additional savings that you can offer me?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.22.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.22Phon</x:t>
   </x:si>
   <x:si>
     <x:t>ɑ:r ðer ˈeni ˈʌðər əˈdɪʃənəl ˈseɪvɪŋz ðæt ju: kæn ˈɔ:fər mi:</x:t>
   </x:si>
   <x:si>
     <x:t>2.23</x:t>
   </x:si>
   <x:si>
     <x:t>2.23Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Có cách nào để giảm thêm chi phí trung gian và thuế không?</x:t>
   </x:si>
   <x:si>
     <x:t>2.23Eng</x:t>
   </x:si>
   <x:si>
     <x:t>Are there any other additional savings in brokerage commissions and taxes?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.23.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.23Phon</x:t>
   </x:si>
   <x:si>
     <x:t>ɑ:r ðer ˈeni ˈʌðər əˈdɪʃənəl ˈseɪvɪŋz ɪn ˈbroʊkərɪdʒ kəˈmɪʃənz ænd ˈtæksɪz</x:t>
   </x:si>
   <x:si>
     <x:t>2.24</x:t>
   </x:si>
   <x:si>
     <x:t>2.24Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Giá thị trường cho loại hình dịch vụ tư vấn này trung bình vào khoảng 3000 đô. Vậy là bên anh đang tính theo mức trung bình của thị trường?</x:t>
   </x:si>
   <x:si>
     <x:t>2.24Eng</x:t>
   </x:si>
   <x:si>
     <x:t>The market price for this type of consulting service is on average $3000, so you are thinking along the lines of the market average?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.24.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.24Phon</x:t>
   </x:si>
   <x:si>
     <x:t>ðə ˈmɑ:rkɪt praɪs fɔ:r ðɪs taɪp ʌv kənˈsʌltɪŋ ˈsɜ:rvɪs ɪz ɑ:n ˈævərɪdʒ θri: ˈθaʊzənd ˈdɑ:lərz soʊ ju: ɑ:r ˈθɪŋkɪŋ əˈlɑ:ŋ ðə laɪnz ʌv ðə ˈmɑ:rkɪt ˈævərɪdʒ</x:t>
   </x:si>
   <x:si>
     <x:t>2.25</x:t>
   </x:si>
   <x:si>
     <x:t>2.25Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Chúng tôi vẫn không hiểu vì sao phải trả thêm 4000 đô la.</x:t>
   </x:si>
   <x:si>
     <x:t>2.25Eng</x:t>
   </x:si>
   <x:si>
     <x:t>We just don’t see the point of paying an extra $4000.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.25.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.25Phon</x:t>
   </x:si>
   <x:si>
     <x:t>wi: dʒʌst doʊnt si: ðə pɔɪnt ʌv ˈpeɪɪŋ ən ˈekstrə fɔ:r ˈθaʊzənd ˈdɑ:lərz</x:t>
   </x:si>
   <x:si>
     <x:t>2.26</x:t>
   </x:si>
   <x:si>
     <x:t>2.26Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Báo giá này không thể thay đổi.</x:t>
   </x:si>
   <x:si>
     <x:t>2.26Eng</x:t>
   </x:si>
   <x:si>
     <x:t>This quotation is not subject to change.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.26.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.26Phon</x:t>
   </x:si>
   <x:si>
     <x:t>ðɪs kwoʊˈteɪʃən ɪz nɑ:t ˈsəbdʒekt tu: tʃeɪndʒ</x:t>
   </x:si>
   <x:si>
     <x:t>2.27</x:t>
   </x:si>
   <x:si>
     <x:t>2.27Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Nếu chúng tôi đề xuất 15 ngày dùng thử miễn phí thì sao?</x:t>
   </x:si>
   <x:si>
     <x:t>2.27Eng</x:t>
   </x:si>
   <x:si>
     <x:t>What if we offer a 15-day trial period?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.27.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.27Phon</x:t>
   </x:si>
   <x:si>
     <x:t>wʌt ɪf wi: ˈɔ:fər ə fɪfˈti:n deɪ ˈtraɪəl ˈpɪriəd</x:t>
   </x:si>
   <x:si>
     <x:t>2.28</x:t>
   </x:si>
   <x:si>
     <x:t>2.28Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Nhưng ngân sách của chúng tôi chưa đến 2000 đô 1 tháng.</x:t>
   </x:si>
   <x:si>
     <x:t>2.28Eng</x:t>
   </x:si>
   <x:si>
     <x:t>But our budget is under $2000per month.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.28.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.28Phon</x:t>
   </x:si>
   <x:si>
     <x:t>bʌt aʊər ˈbʌdʒɪt ɪz ˈʌndər tu: ˈθaʊzənd ˈdɑ:lərz pɜ:r mʌnθ</x:t>
   </x:si>
   <x:si>
     <x:t>2.29</x:t>
   </x:si>
   <x:si>
     <x:t>2.29Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Anh nghĩ sao nếu chúng ta kí hợp đồng thuê 6 tháng?</x:t>
   </x:si>
   <x:si>
     <x:t>2.29Eng</x:t>
   </x:si>
   <x:si>
     <x:t>What would you say to sign a six-month lease?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.29.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.29Phon</x:t>
   </x:si>
   <x:si>
     <x:t>wʌt wʊd ju: seɪ tu saɪn ə sɪks mʌnθ li:s</x:t>
   </x:si>
   <x:si>
     <x:t>2.30</x:t>
   </x:si>
   <x:si>
     <x:t>2.30Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Tôi không nghĩ là tôi có thể từ chối một đề xuất tốt như vậy.</x:t>
   </x:si>
   <x:si>
     <x:t>2.30Eng</x:t>
   </x:si>
   <x:si>
     <x:t>I don’t think I can turn down such a great offer.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.30.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.30Phon</x:t>
   </x:si>
   <x:si>
     <x:t>aɪ doʊnt θɪŋk aɪ kæn tɜ:rn daʊn sʌtʃ ə greɪt ˈɔ:fər</x:t>
   </x:si>
   <x:si>
     <x:t>2.31</x:t>
   </x:si>
   <x:si>
     <x:t>2.31Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Để có thể chấp nhận điều này. Chúng tôi cần hỏi, liệu bên anh có thể đồng ý một số điều kiện bổ sung hay không.</x:t>
   </x:si>
   <x:si>
     <x:t>2.31Eng</x:t>
   </x:si>
   <x:si>
     <x:t>In order to accept it, we need to ask if you can accept some additional conditions.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.31.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.31Phon</x:t>
   </x:si>
   <x:si>
     <x:t>ɪn ˈɔ:rdər tu: əkˈsept ɪt wi: ni:d tu: æsk ɪf ju: kæn əkˈsept sʌm əˈdɪʃənəl kənˈdɪʃənz</x:t>
   </x:si>
   <x:si>
     <x:t>2.32</x:t>
   </x:si>
   <x:si>
     <x:t>2.32Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Điều kiện tốt nhất mà chúng tôi có thể đưa ra là miễn phí vận chuyển và lắp đặt.</x:t>
   </x:si>
   <x:si>
     <x:t>2.32Eng</x:t>
   </x:si>
   <x:si>
     <x:t>The best we can give you is free shipping and installation.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.32.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.32Phon</x:t>
   </x:si>
   <x:si>
     <x:t>ðə best wi: kæn ɡɪv ju: ɪz fri: ˈʃɪpɪŋ ænd ˌɪnstəˈleɪʃən</x:t>
   </x:si>
   <x:si>
     <x:t>2.33</x:t>
   </x:si>
   <x:si>
     <x:t>2.33Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Để có thể hợp tác với công ty anh. Chúng tôi cần hỏi xem liệu bên anh có thể cung cấp cho chúng tôi thứ chúng tôi cần không.</x:t>
   </x:si>
   <x:si>
     <x:t>2.33Eng</x:t>
   </x:si>
   <x:si>
     <x:t>In order to go with your company, we need to ask if you can supply us with what we need.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.33.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.33Phon</x:t>
   </x:si>
   <x:si>
     <x:t>ɪn ˈɔ:rdər tu: ɡoʊ wɪð jɔ:r ˈkʌmpəni wi: ni:d tu æsk ɪf ju: kæn səˈplaɪ ʌs wɪð wʌt wi: ni:d</x:t>
   </x:si>
   <x:si>
     <x:t>2.34</x:t>
   </x:si>
   <x:si>
     <x:t>2.34Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Liệu có thể thêm điều kiện bảo trì và vận chuyển không?</x:t>
   </x:si>
   <x:si>
     <x:t>2.34Eng</x:t>
   </x:si>
   <x:si>
     <x:t>What about adding maintenance and shipping?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.34.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.34Phon</x:t>
   </x:si>
   <x:si>
     <x:t>wʌt əˈbaʊt ˈædɪŋ ˈmeɪntənəns ænd ˈʃɪpɪŋ</x:t>
   </x:si>
   <x:si>
     <x:t>2.35</x:t>
   </x:si>
   <x:si>
     <x:t>2.35Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Anh có thể kiểm tra lại nội dung chính một lần nữa không?</x:t>
   </x:si>
   <x:si>
     <x:t>2.35Eng</x:t>
   </x:si>
   <x:si>
     <x:t>Can you please go over the main point one more time?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.35.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.35Phon</x:t>
   </x:si>
   <x:si>
     <x:t>kæn ju: pli:z ɡoʊ ˈoʊvər ðə meɪn pɔɪnt wʌn mɔ:r taɪm</x:t>
   </x:si>
   <x:si>
     <x:t>2.36</x:t>
   </x:si>
   <x:si>
     <x:t>2.36Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Sao chúng ta không rà soát lại điều khoản hợp đồng nhỉ?</x:t>
   </x:si>
   <x:si>
     <x:t>2.36Eng</x:t>
   </x:si>
   <x:si>
     <x:t>Why don’t we run over the contract terms again?</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.36.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.36Phon</x:t>
   </x:si>
   <x:si>
     <x:t>waɪ doʊnt wi: rʌn ˈoʊvər ðə ˈkɑ:ntrækt tɜ:rmz əˈɡen</x:t>
   </x:si>
   <x:si>
     <x:t>2.37</x:t>
   </x:si>
   <x:si>
     <x:t>2.37Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Chúng ta đã đồng ý gia hạn hợp đồng từ 6 tháng lên 1 năm.</x:t>
   </x:si>
   <x:si>
     <x:t>2.37Eng</x:t>
   </x:si>
   <x:si>
     <x:t>We have agreed to extend our contract period from six months to one year.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.37.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.37Phon</x:t>
   </x:si>
   <x:si>
     <x:t>wi: hæv əˈɡri:d tu: ɪkˈstend ˈaʊər ˈkɑ:ntrækt ˈpɪriəd frʌm sɪks mʌnθs tu: wʌn jɪr</x:t>
   </x:si>
   <x:si>
     <x:t>2.38</x:t>
   </x:si>
   <x:si>
     <x:t>2.38Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Việc chúng tôi cần làm hôm nay là xem lại và kí hợp đồng giữa A và B.</x:t>
   </x:si>
   <x:si>
     <x:t>2.38Eng</x:t>
   </x:si>
   <x:si>
     <x:t>What we would like to accomplish today is to review and sign the contract between A and B.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.38.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.38Phon</x:t>
   </x:si>
   <x:si>
     <x:t>wʌt wi: wʊd laɪk tu: əˈkɑ:mplɪʃ təˈdeɪ ɪz tu: rɪˈvju: ænd saɪn ðə ˈkɑ:ntrækt bɪˈtwi:n eɪ ænd bi:</x:t>
   </x:si>
   <x:si>
     <x:t>2.39</x:t>
   </x:si>
   <x:si>
     <x:t>2.39Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Trước khi bắt đầu, xin mọi người chú ý. Trong văn bản này, A là bên cung cấp còn B là bên nhận.</x:t>
   </x:si>
   <x:si>
     <x:t>2.39Eng</x:t>
   </x:si>
   <x:si>
     <x:t>Before we begin, let me note that. In this document, A is referred to as the provider and B is referred to as the recipient.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.39.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.39Phon</x:t>
   </x:si>
   <x:si>
     <x:t>bɪˈfɔ:r wi: bɪˈɡɪn let mi: noʊt ðæt ɪn ðɪs ˈdɑ:kjumənt eɪ ɪz rɪˈfɜ:rd tu: æz ðə prəˈvaɪdər ænd bi: ɪz rɪˈfɜ:rd tu: æz ðə rɪˈsɪpiənt</x:t>
   </x:si>
   <x:si>
     <x:t>2.40</x:t>
   </x:si>
   <x:si>
     <x:t>2.40Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Nhìn vào mục 2, mọi người có thể thấy những yêu cầu đối với công ty A đã được liệt kê ra.</x:t>
   </x:si>
   <x:si>
     <x:t>2.40Eng</x:t>
   </x:si>
   <x:si>
     <x:t>Look at article two, you can see that the requirements for A are outlined.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.40.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.40Phon</x:t>
   </x:si>
   <x:si>
     <x:t>lʊk æt ˈɑ:rtɪkəl tu: ju: kæn si: ðæt ðə rɪˈkwaɪərmənts fɔ:r eɪ ɑ:r ˈaʊtlaɪnd</x:t>
   </x:si>
   <x:si>
     <x:t>2.41</x:t>
   </x:si>
   <x:si>
     <x:t>2.41Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Những yêu cầu này, đơn giản là về các điều khoản thanh toán mà chúng ta đã thống nhất.</x:t>
   </x:si>
   <x:si>
     <x:t>2.41Eng</x:t>
   </x:si>
   <x:si>
     <x:t>These requirements are simply in regards to the payment terms that were agreed upon.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.41.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.41Phon</x:t>
   </x:si>
   <x:si>
     <x:t>ði:z rɪˈkwaɪərmənts ɑ:r ˈsɪmpli ɪn rɪˈɡɑ:rdz tu: ðə ˈpeɪmənt tɜ:rmz ðæt wɜ:r əˈɡri:d əˈpɑ:n</x:t>
   </x:si>
   <x:si>
     <x:t>2.42</x:t>
   </x:si>
   <x:si>
     <x:t>2.42Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Hợp đồng sẽ có hiệu lực trong 2 năm. Điều này có nghĩa là hợp đồng sẽ hết hạn vào ngày 30 tháng 10 năm 2021.</x:t>
   </x:si>
   <x:si>
     <x:t>2.42Eng</x:t>
   </x:si>
   <x:si>
     <x:t>The contract will be valid for two-year period, which means it will expire on October 30, 2021.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.42.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.42Phon</x:t>
   </x:si>
   <x:si>
     <x:t>ðə ˈkɑ:ntrækt wɪl bi: ˈvælɪd fɔ:r tu: jɪr ˈpɪriəd wɪtʃ mi:nz ɪt wɪl ɪkˈspaɪr ɑ:n ɑ:kˈtəʊbər ˈθɜ:rti tu: ˈθaʊzənd ˈtwenti wʌn</x:t>
   </x:si>
   <x:si>
     <x:t>2.43</x:t>
   </x:si>
   <x:si>
     <x:t>2.43Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Hợp đồng này sẽ có tính ràng buộc bắt đầu từ ngày hôm nay.</x:t>
   </x:si>
   <x:si>
     <x:t>2.43Eng</x:t>
   </x:si>
   <x:si>
     <x:t>The contract will be binding beginning from today.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.43.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.43Phon</x:t>
   </x:si>
   <x:si>
     <x:t>ðə ˈkɑ:ntrækt wɪl bi: ˈbaɪndɪŋ bɪˈɡɪnɪŋ frʌm təˈdeɪ</x:t>
   </x:si>
   <x:si>
     <x:t>2.44</x:t>
   </x:si>
   <x:si>
     <x:t>2.44Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Để chấm dứt hợp đồng hai bên phải thông báo trước 45 ngày.</x:t>
   </x:si>
   <x:si>
     <x:t>2.44Eng</x:t>
   </x:si>
   <x:si>
     <x:t>Both parties must give 45 days notice for termination of the contract.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.44.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.44Phon</x:t>
   </x:si>
   <x:si>
     <x:t>boʊθ ˈpɑ:tiz mʌst ɡɪv ˈfɔ:rti faɪv deɪz ˈnoʊtɪs fɔ:r ˌtɜ:rmɪˈneɪʃn ʌv ðə ˈkɑ:ntrækt</x:t>
   </x:si>
   <x:si>
     <x:t>2.45</x:t>
   </x:si>
   <x:si>
     <x:t>2.45Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Chúng tôi muốn thêm một vài điều kiện vào hợp đồng.</x:t>
   </x:si>
   <x:si>
     <x:t>2.45Eng</x:t>
   </x:si>
   <x:si>
     <x:t>We would like to add some conditions to the contract.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.45.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.45Phon</x:t>
   </x:si>
   <x:si>
     <x:t>wi: wʊd laɪk tu: æd sʌm kənˈdɪʃənz tu: ðə ˈkɑ:ntrækt</x:t>
   </x:si>
   <x:si>
     <x:t>2.46</x:t>
   </x:si>
   <x:si>
     <x:t>2.46Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Tôi sẽ soạn thảo văn bản ngay bây giờ để chúng ta có thể kí hợp đồng trong hôm nay.</x:t>
   </x:si>
   <x:si>
     <x:t>2.46Eng</x:t>
   </x:si>
   <x:si>
     <x:t>I will draw up some paperwork right now so we can sign the contract today.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.46.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.46Phon</x:t>
   </x:si>
   <x:si>
     <x:t>aɪ wɪl drɔ: ʌp sʌm ˈpeɪpərwɜ:rk raɪt naʊ soʊ wi: kæn saɪn ðə ˈkɑ:ntrækt təˈdeɪ</x:t>
   </x:si>
   <x:si>
     <x:t>2.47</x:t>
   </x:si>
   <x:si>
     <x:t>2.47Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Vui lòng gửi tiền cọc cho chúng tôi trong chiều nay nhé.</x:t>
   </x:si>
   <x:si>
     <x:t>2.47Eng</x:t>
   </x:si>
   <x:si>
     <x:t>Please wire us the key money by this afternoon.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.47.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.47Phon</x:t>
   </x:si>
   <x:si>
     <x:t>pli:z waɪr ʌs ðə ki: ˈmʌni baɪ ðɪs ˌæftərˈnu:n</x:t>
   </x:si>
   <x:si>
     <x:t>2.48</x:t>
   </x:si>
   <x:si>
     <x:t>2.48Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Thật vui vì hôm nay chúng ta đã đi đến một số thống nhất.</x:t>
   </x:si>
   <x:si>
     <x:t>2.48Eng</x:t>
   </x:si>
   <x:si>
     <x:t>Glad we have reached some common ground today.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.48.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.48Phon</x:t>
   </x:si>
   <x:si>
     <x:t>ɡlæd wi: hæv ri:tʃt sʌm ˈkɑ:mən ɡraʊnd təˈdeɪ</x:t>
   </x:si>
   <x:si>
     <x:t>2.49</x:t>
   </x:si>
   <x:si>
     <x:t>2.49Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Đây có thể là khởi đầu cho quan hệ hợp tác tốt đẹp giữa chúng ta.</x:t>
   </x:si>
   <x:si>
     <x:t>2.49Eng</x:t>
   </x:si>
   <x:si>
     <x:t>This could be the start of good business relations for us.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.49.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.49Phon</x:t>
   </x:si>
   <x:si>
     <x:t>ðɪs kʊd bi: ðə stɑ:rt ʌv gʊd ˈbɪznɪs rɪˈleɪʃənz fɔ:r ʌs</x:t>
   </x:si>
   <x:si>
     <x:t>2.50</x:t>
   </x:si>
   <x:si>
     <x:t>2.50Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Tôi vô cùng cảm ơn anh đã dành thời gian và rất mong chờ vào quan hệ hợp tác lâu dài.</x:t>
   </x:si>
   <x:si>
     <x:t>2.50Eng</x:t>
   </x:si>
   <x:si>
     <x:t>I appreciate your time and look forward to continued business relationships between our two companies.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.50.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.50Phon</x:t>
   </x:si>
   <x:si>
     <x:t>aɪ əˈpri:ʃieɪt jɔ:r taɪm ænd lʊk ˈfɔ:rwərd tu: kənˈtɪnju:d ˈbɪznɪs rɪˈleɪʃənʃɪps bɪˈtwi:n ˈaʊər tu: ˈkʌmpəniz</x:t>
   </x:si>
   <x:si>
     <x:t>2.51</x:t>
   </x:si>
   <x:si>
     <x:t>2.51Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Trong phạm vi pháp lý, chúng tôi tin rằng chúng ta có thể thương lượng lại giá sau khi xem xét các thay đổi.</x:t>
   </x:si>
   <x:si>
     <x:t>2.51Eng</x:t>
   </x:si>
   <x:si>
     <x:t>We believe we are within our legal parameters to renegotiate the price considering the changes.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.51.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.51Phon</x:t>
   </x:si>
   <x:si>
     <x:t>wi: bɪˈli:v wi: ɑ:r wɪˈðɪn ˈaʊər ˈli:ɡəl pəˈræmɪtərz tu: ri:nəˈɡəʊʃieɪt ðə praɪs kənˈsɪdərɪŋ ðə ˈtʃeɪndʒɪz</x:t>
   </x:si>
   <x:si>
     <x:t>2.52</x:t>
   </x:si>
   <x:si>
     <x:t>2.52Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Chúng tôi không thể đồng ý mà không biết trước rằng liệu anh có chấp nhận một số điều kiện của chúng tôi hay không.</x:t>
   </x:si>
   <x:si>
     <x:t>2.52Eng</x:t>
   </x:si>
   <x:si>
     <x:t>We can’t accept it without knowing if you will accept some of our conditions first.</x:t>
   </x:si>
   <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.52.mp3</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.52Phon</x:t>
   </x:si>
   <x:si>
     <x:t>wi: kænt əkˈsept ɪt wɪˈðaʊt ˈnoʊɪŋ ɪf ju: wɪl əkˈsept sʌm ʌv ˈaʊər kənˈdɪʃənz fɜ:rst</x:t>
   </x:si>
   <x:si>
     <x:t>2.53</x:t>
   </x:si>
   <x:si>
     <x:t>2.53Viet</x:t>
   </x:si>
   <x:si>
     <x:t>Chúng tôi cần được giảm giá để có thể tái kí hợp đồng.</x:t>
   </x:si>
   <x:si>
     <x:t>2.53Eng</x:t>
   </x:si>
   <x:si>
     <x:t>In order to re-sign, we need a discount.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://luandai123.github.io/english_Business-Negotiation/Negotiation/2.53.mp3</x:t>
   </x:si>
   <x:si>
     <x:t>2.53Phon</x:t>
   </x:si>
   <x:si>
     <x:t>ɪn ˈɔ:rdər tu: riˈsaɪn wi: ni:d ə ˈdɪskaʊnt</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -38850,6347 +39165,6347 @@
       </x:c>
       <x:c r="E1412" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1412" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1413" spans="1:6">
       <x:c r="A1413" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1413" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C1413" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D1413" s="2" t="s">
         <x:v>2815</x:v>
       </x:c>
       <x:c r="E1413" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1413" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2816</x:v>
       </x:c>
     </x:row>
     <x:row r="1414" spans="1:6">
       <x:c r="A1414" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1414" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C1414" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D1414" s="2" t="s">
-        <x:v>2816</x:v>
+        <x:v>2817</x:v>
       </x:c>
       <x:c r="E1414" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1414" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1415" spans="1:6">
       <x:c r="A1415" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1415" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C1415" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D1415" s="2" t="s">
-        <x:v>2817</x:v>
+        <x:v>2818</x:v>
       </x:c>
       <x:c r="E1415" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1415" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1416" spans="1:6">
       <x:c r="A1416" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1416" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C1416" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D1416" s="2" t="s">
-        <x:v>2818</x:v>
+        <x:v>2819</x:v>
       </x:c>
       <x:c r="E1416" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1416" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2820</x:v>
       </x:c>
     </x:row>
     <x:row r="1417" spans="1:6">
       <x:c r="A1417" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1417" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C1417" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D1417" s="2" t="s">
-        <x:v>2819</x:v>
+        <x:v>2821</x:v>
       </x:c>
       <x:c r="E1417" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1417" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1418" spans="1:6">
       <x:c r="A1418" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1418" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C1418" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D1418" s="2" t="s">
-        <x:v>2820</x:v>
+        <x:v>2822</x:v>
       </x:c>
       <x:c r="E1418" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1418" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1419" spans="1:6">
       <x:c r="A1419" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1419" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C1419" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D1419" s="2" t="s">
-        <x:v>2821</x:v>
+        <x:v>2823</x:v>
       </x:c>
       <x:c r="E1419" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1419" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2824</x:v>
       </x:c>
     </x:row>
     <x:row r="1420" spans="1:6">
       <x:c r="A1420" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1420" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C1420" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D1420" s="2" t="s">
-        <x:v>2822</x:v>
+        <x:v>2825</x:v>
       </x:c>
       <x:c r="E1420" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1420" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1421" spans="1:6">
       <x:c r="A1421" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1421" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C1421" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D1421" s="2" t="s">
-        <x:v>2823</x:v>
+        <x:v>2826</x:v>
       </x:c>
       <x:c r="E1421" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1421" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1422" spans="1:6">
       <x:c r="A1422" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1422" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C1422" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D1422" s="2" t="s">
-        <x:v>2824</x:v>
+        <x:v>2827</x:v>
       </x:c>
       <x:c r="E1422" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1422" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2828</x:v>
       </x:c>
     </x:row>
     <x:row r="1423" spans="1:6">
       <x:c r="A1423" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1423" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C1423" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D1423" s="2" t="s">
-        <x:v>2825</x:v>
+        <x:v>2829</x:v>
       </x:c>
       <x:c r="E1423" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1423" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1424" spans="1:6">
       <x:c r="A1424" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1424" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C1424" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D1424" s="2" t="s">
-        <x:v>2826</x:v>
+        <x:v>2830</x:v>
       </x:c>
       <x:c r="E1424" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1424" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1425" spans="1:6">
       <x:c r="A1425" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1425" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C1425" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D1425" s="2" t="s">
-        <x:v>2827</x:v>
+        <x:v>2831</x:v>
       </x:c>
       <x:c r="E1425" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1425" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2832</x:v>
       </x:c>
     </x:row>
     <x:row r="1426" spans="1:6">
       <x:c r="A1426" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1426" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C1426" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D1426" s="2" t="s">
-        <x:v>2828</x:v>
+        <x:v>2833</x:v>
       </x:c>
       <x:c r="E1426" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1426" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1427" spans="1:6">
       <x:c r="A1427" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1427" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C1427" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D1427" s="2" t="s">
-        <x:v>2829</x:v>
+        <x:v>2834</x:v>
       </x:c>
       <x:c r="E1427" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1427" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1428" spans="1:6">
       <x:c r="A1428" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1428" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C1428" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D1428" s="2" t="s">
-        <x:v>2830</x:v>
+        <x:v>2835</x:v>
       </x:c>
       <x:c r="E1428" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1428" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2836</x:v>
       </x:c>
     </x:row>
     <x:row r="1429" spans="1:6">
       <x:c r="A1429" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1429" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C1429" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D1429" s="2" t="s">
-        <x:v>2831</x:v>
+        <x:v>2837</x:v>
       </x:c>
       <x:c r="E1429" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1429" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1430" spans="1:6">
       <x:c r="A1430" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1430" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C1430" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D1430" s="2" t="s">
-        <x:v>2832</x:v>
+        <x:v>2838</x:v>
       </x:c>
       <x:c r="E1430" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1430" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1431" spans="1:6">
       <x:c r="A1431" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1431" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C1431" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D1431" s="2" t="s">
-        <x:v>2833</x:v>
+        <x:v>2839</x:v>
       </x:c>
       <x:c r="E1431" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1431" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2840</x:v>
       </x:c>
     </x:row>
     <x:row r="1432" spans="1:6">
       <x:c r="A1432" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1432" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C1432" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D1432" s="2" t="s">
-        <x:v>2834</x:v>
+        <x:v>2841</x:v>
       </x:c>
       <x:c r="E1432" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1432" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1433" spans="1:6">
       <x:c r="A1433" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1433" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C1433" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D1433" s="2" t="s">
-        <x:v>2835</x:v>
+        <x:v>2842</x:v>
       </x:c>
       <x:c r="E1433" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1433" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1434" spans="1:6">
       <x:c r="A1434" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1434" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C1434" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D1434" s="2" t="s">
-        <x:v>2836</x:v>
+        <x:v>2843</x:v>
       </x:c>
       <x:c r="E1434" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1434" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2844</x:v>
       </x:c>
     </x:row>
     <x:row r="1435" spans="1:6">
       <x:c r="A1435" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1435" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C1435" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D1435" s="2" t="s">
-        <x:v>2837</x:v>
+        <x:v>2845</x:v>
       </x:c>
       <x:c r="E1435" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1435" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1436" spans="1:6">
       <x:c r="A1436" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1436" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C1436" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D1436" s="2" t="s">
-        <x:v>2838</x:v>
+        <x:v>2846</x:v>
       </x:c>
       <x:c r="E1436" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1436" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1437" spans="1:6">
       <x:c r="A1437" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1437" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C1437" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D1437" s="2" t="s">
-        <x:v>2839</x:v>
+        <x:v>2847</x:v>
       </x:c>
       <x:c r="E1437" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1437" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2848</x:v>
       </x:c>
     </x:row>
     <x:row r="1438" spans="1:6">
       <x:c r="A1438" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1438" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C1438" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D1438" s="2" t="s">
-        <x:v>2840</x:v>
+        <x:v>2849</x:v>
       </x:c>
       <x:c r="E1438" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1438" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1439" spans="1:6">
       <x:c r="A1439" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1439" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C1439" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D1439" s="2" t="s">
-        <x:v>2841</x:v>
+        <x:v>2850</x:v>
       </x:c>
       <x:c r="E1439" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1439" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1440" spans="1:6">
       <x:c r="A1440" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1440" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C1440" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D1440" s="2" t="s">
-        <x:v>2842</x:v>
+        <x:v>2851</x:v>
       </x:c>
       <x:c r="E1440" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1440" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2852</x:v>
       </x:c>
     </x:row>
     <x:row r="1441" spans="1:6">
       <x:c r="A1441" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1441" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C1441" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D1441" s="2" t="s">
-        <x:v>2843</x:v>
+        <x:v>2853</x:v>
       </x:c>
       <x:c r="E1441" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1441" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1442" spans="1:6">
       <x:c r="A1442" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1442" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C1442" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D1442" s="2" t="s">
-        <x:v>2844</x:v>
+        <x:v>2854</x:v>
       </x:c>
       <x:c r="E1442" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1442" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1443" spans="1:6">
       <x:c r="A1443" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1443" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C1443" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D1443" s="2" t="s">
-        <x:v>2845</x:v>
+        <x:v>2855</x:v>
       </x:c>
       <x:c r="E1443" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1443" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2856</x:v>
       </x:c>
     </x:row>
     <x:row r="1444" spans="1:6">
       <x:c r="A1444" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1444" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C1444" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D1444" s="2" t="s">
-        <x:v>2846</x:v>
+        <x:v>2857</x:v>
       </x:c>
       <x:c r="E1444" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1444" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1445" spans="1:6">
       <x:c r="A1445" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1445" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C1445" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D1445" s="2" t="s">
-        <x:v>2847</x:v>
+        <x:v>2858</x:v>
       </x:c>
       <x:c r="E1445" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1445" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1446" spans="1:6">
       <x:c r="A1446" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1446" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C1446" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D1446" s="2" t="s">
-        <x:v>2848</x:v>
+        <x:v>2859</x:v>
       </x:c>
       <x:c r="E1446" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1446" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2860</x:v>
       </x:c>
     </x:row>
     <x:row r="1447" spans="1:6">
       <x:c r="A1447" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1447" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C1447" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D1447" s="2" t="s">
-        <x:v>2849</x:v>
+        <x:v>2861</x:v>
       </x:c>
       <x:c r="E1447" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1447" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1448" spans="1:6">
       <x:c r="A1448" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1448" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C1448" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D1448" s="2" t="s">
-        <x:v>2850</x:v>
+        <x:v>2862</x:v>
       </x:c>
       <x:c r="E1448" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1448" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1449" spans="1:6">
       <x:c r="A1449" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1449" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C1449" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D1449" s="2" t="s">
-        <x:v>2851</x:v>
+        <x:v>2863</x:v>
       </x:c>
       <x:c r="E1449" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1449" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2864</x:v>
       </x:c>
     </x:row>
     <x:row r="1450" spans="1:6">
       <x:c r="A1450" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1450" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C1450" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D1450" s="2" t="s">
-        <x:v>2852</x:v>
+        <x:v>2865</x:v>
       </x:c>
       <x:c r="E1450" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1450" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1451" spans="1:6">
       <x:c r="A1451" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1451" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C1451" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D1451" s="2" t="s">
-        <x:v>2853</x:v>
+        <x:v>2866</x:v>
       </x:c>
       <x:c r="E1451" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1451" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1452" spans="1:6">
       <x:c r="A1452" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1452" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C1452" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D1452" s="2" t="s">
-        <x:v>2854</x:v>
+        <x:v>2867</x:v>
       </x:c>
       <x:c r="E1452" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1452" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2868</x:v>
       </x:c>
     </x:row>
     <x:row r="1453" spans="1:6">
       <x:c r="A1453" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1453" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C1453" s="2" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D1453" s="2" t="s">
-        <x:v>2855</x:v>
+        <x:v>2869</x:v>
       </x:c>
       <x:c r="E1453" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1453" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1454" spans="1:6">
       <x:c r="A1454" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1454" s="2" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C1454" s="2" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D1454" s="2" t="s">
-        <x:v>2856</x:v>
+        <x:v>2870</x:v>
       </x:c>
       <x:c r="E1454" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1454" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1455" spans="1:6">
       <x:c r="A1455" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1455" s="2" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C1455" s="2" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D1455" s="2" t="s">
-        <x:v>2857</x:v>
+        <x:v>2871</x:v>
       </x:c>
       <x:c r="E1455" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1455" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2872</x:v>
       </x:c>
     </x:row>
     <x:row r="1456" spans="1:6">
       <x:c r="A1456" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1456" s="2" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C1456" s="2" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D1456" s="2" t="s">
-        <x:v>2858</x:v>
+        <x:v>2873</x:v>
       </x:c>
       <x:c r="E1456" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1456" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1457" spans="1:6">
       <x:c r="A1457" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1457" s="2" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C1457" s="2" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1457" s="2" t="s">
-        <x:v>2859</x:v>
+        <x:v>2874</x:v>
       </x:c>
       <x:c r="E1457" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1457" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1458" spans="1:6">
       <x:c r="A1458" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1458" s="2" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C1458" s="2" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1458" s="2" t="s">
-        <x:v>2860</x:v>
+        <x:v>2875</x:v>
       </x:c>
       <x:c r="E1458" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1458" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2876</x:v>
       </x:c>
     </x:row>
     <x:row r="1459" spans="1:6">
       <x:c r="A1459" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1459" s="2" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C1459" s="2" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D1459" s="2" t="s">
-        <x:v>2861</x:v>
+        <x:v>2877</x:v>
       </x:c>
       <x:c r="E1459" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1459" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1460" spans="1:6">
       <x:c r="A1460" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1460" s="2" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C1460" s="2" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D1460" s="2" t="s">
-        <x:v>2862</x:v>
+        <x:v>2878</x:v>
       </x:c>
       <x:c r="E1460" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1460" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1461" spans="1:6">
       <x:c r="A1461" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1461" s="2" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C1461" s="2" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D1461" s="2" t="s">
-        <x:v>2863</x:v>
+        <x:v>2879</x:v>
       </x:c>
       <x:c r="E1461" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1461" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2880</x:v>
       </x:c>
     </x:row>
     <x:row r="1462" spans="1:6">
       <x:c r="A1462" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1462" s="2" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C1462" s="2" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D1462" s="2" t="s">
-        <x:v>2864</x:v>
+        <x:v>2881</x:v>
       </x:c>
       <x:c r="E1462" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1462" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1463" spans="1:6">
       <x:c r="A1463" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1463" s="2" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C1463" s="2" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D1463" s="2" t="s">
-        <x:v>2865</x:v>
+        <x:v>2882</x:v>
       </x:c>
       <x:c r="E1463" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1463" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1464" spans="1:6">
       <x:c r="A1464" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1464" s="2" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C1464" s="2" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D1464" s="2" t="s">
-        <x:v>2866</x:v>
+        <x:v>2883</x:v>
       </x:c>
       <x:c r="E1464" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1464" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2884</x:v>
       </x:c>
     </x:row>
     <x:row r="1465" spans="1:6">
       <x:c r="A1465" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1465" s="2" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C1465" s="2" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D1465" s="2" t="s">
-        <x:v>2867</x:v>
+        <x:v>2885</x:v>
       </x:c>
       <x:c r="E1465" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1465" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1466" spans="1:6">
       <x:c r="A1466" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1466" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C1466" s="2" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D1466" s="2" t="s">
-        <x:v>2868</x:v>
+        <x:v>2886</x:v>
       </x:c>
       <x:c r="E1466" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1466" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1467" spans="1:6">
       <x:c r="A1467" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1467" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C1467" s="2" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D1467" s="2" t="s">
-        <x:v>2869</x:v>
+        <x:v>2887</x:v>
       </x:c>
       <x:c r="E1467" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1467" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2888</x:v>
       </x:c>
     </x:row>
     <x:row r="1468" spans="1:6">
       <x:c r="A1468" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1468" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C1468" s="2" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D1468" s="2" t="s">
-        <x:v>2870</x:v>
+        <x:v>2889</x:v>
       </x:c>
       <x:c r="E1468" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1468" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1469" spans="1:6">
       <x:c r="A1469" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1469" s="2" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C1469" s="2" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D1469" s="2" t="s">
-        <x:v>2871</x:v>
+        <x:v>2890</x:v>
       </x:c>
       <x:c r="E1469" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1469" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1470" spans="1:6">
       <x:c r="A1470" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1470" s="2" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C1470" s="2" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D1470" s="2" t="s">
-        <x:v>2872</x:v>
+        <x:v>2891</x:v>
       </x:c>
       <x:c r="E1470" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1470" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2892</x:v>
       </x:c>
     </x:row>
     <x:row r="1471" spans="1:6">
       <x:c r="A1471" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1471" s="2" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C1471" s="2" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D1471" s="2" t="s">
-        <x:v>2873</x:v>
+        <x:v>2893</x:v>
       </x:c>
       <x:c r="E1471" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1471" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1472" spans="1:6">
       <x:c r="A1472" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1472" s="2" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C1472" s="2" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D1472" s="2" t="s">
-        <x:v>2874</x:v>
+        <x:v>2894</x:v>
       </x:c>
       <x:c r="E1472" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1472" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1473" spans="1:6">
       <x:c r="A1473" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1473" s="2" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C1473" s="2" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D1473" s="2" t="s">
-        <x:v>2875</x:v>
+        <x:v>2895</x:v>
       </x:c>
       <x:c r="E1473" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1473" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2896</x:v>
       </x:c>
     </x:row>
     <x:row r="1474" spans="1:6">
       <x:c r="A1474" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1474" s="2" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C1474" s="2" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="D1474" s="2" t="s">
-        <x:v>2876</x:v>
+        <x:v>2897</x:v>
       </x:c>
       <x:c r="E1474" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1474" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1475" spans="1:6">
       <x:c r="A1475" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1475" s="2" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C1475" s="2" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D1475" s="2" t="s">
-        <x:v>2877</x:v>
+        <x:v>2898</x:v>
       </x:c>
       <x:c r="E1475" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1475" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1476" spans="1:6">
       <x:c r="A1476" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1476" s="2" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C1476" s="2" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D1476" s="2" t="s">
-        <x:v>2878</x:v>
+        <x:v>2899</x:v>
       </x:c>
       <x:c r="E1476" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1476" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2900</x:v>
       </x:c>
     </x:row>
     <x:row r="1477" spans="1:6">
       <x:c r="A1477" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1477" s="2" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C1477" s="2" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D1477" s="2" t="s">
-        <x:v>2879</x:v>
+        <x:v>2901</x:v>
       </x:c>
       <x:c r="E1477" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1477" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1478" spans="1:6">
       <x:c r="A1478" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1478" s="2" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C1478" s="2" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D1478" s="2" t="s">
-        <x:v>2880</x:v>
+        <x:v>2902</x:v>
       </x:c>
       <x:c r="E1478" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1478" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1479" spans="1:6">
       <x:c r="A1479" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1479" s="2" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C1479" s="2" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D1479" s="2" t="s">
-        <x:v>2881</x:v>
+        <x:v>2903</x:v>
       </x:c>
       <x:c r="E1479" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1479" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2904</x:v>
       </x:c>
     </x:row>
     <x:row r="1480" spans="1:6">
       <x:c r="A1480" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1480" s="2" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C1480" s="2" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D1480" s="2" t="s">
-        <x:v>2882</x:v>
+        <x:v>2905</x:v>
       </x:c>
       <x:c r="E1480" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1480" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1481" spans="1:6">
       <x:c r="A1481" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1481" s="2" t="s">
-        <x:v>2883</x:v>
+        <x:v>2906</x:v>
       </x:c>
       <x:c r="C1481" s="2" t="s">
-        <x:v>2884</x:v>
+        <x:v>2907</x:v>
       </x:c>
       <x:c r="D1481" s="2" t="s">
-        <x:v>2885</x:v>
+        <x:v>2908</x:v>
       </x:c>
       <x:c r="E1481" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1481" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1482" spans="1:6">
       <x:c r="A1482" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1482" s="2" t="s">
-        <x:v>2883</x:v>
+        <x:v>2906</x:v>
       </x:c>
       <x:c r="C1482" s="2" t="s">
-        <x:v>2886</x:v>
+        <x:v>2909</x:v>
       </x:c>
       <x:c r="D1482" s="2" t="s">
-        <x:v>2887</x:v>
+        <x:v>2910</x:v>
       </x:c>
       <x:c r="E1482" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1482" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2911</x:v>
       </x:c>
     </x:row>
     <x:row r="1483" spans="1:6">
       <x:c r="A1483" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1483" s="2" t="s">
-        <x:v>2883</x:v>
+        <x:v>2906</x:v>
       </x:c>
       <x:c r="C1483" s="2" t="s">
-        <x:v>2888</x:v>
+        <x:v>2912</x:v>
       </x:c>
       <x:c r="D1483" s="2" t="s">
-        <x:v>2889</x:v>
+        <x:v>2913</x:v>
       </x:c>
       <x:c r="E1483" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1483" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1484" spans="1:6">
       <x:c r="A1484" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1484" s="2" t="s">
-        <x:v>2890</x:v>
+        <x:v>2914</x:v>
       </x:c>
       <x:c r="C1484" s="2" t="s">
-        <x:v>2891</x:v>
+        <x:v>2915</x:v>
       </x:c>
       <x:c r="D1484" s="2" t="s">
-        <x:v>2892</x:v>
+        <x:v>2916</x:v>
       </x:c>
       <x:c r="E1484" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1484" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1485" spans="1:6">
       <x:c r="A1485" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1485" s="2" t="s">
-        <x:v>2890</x:v>
+        <x:v>2914</x:v>
       </x:c>
       <x:c r="C1485" s="2" t="s">
-        <x:v>2893</x:v>
+        <x:v>2917</x:v>
       </x:c>
       <x:c r="D1485" s="2" t="s">
-        <x:v>2894</x:v>
+        <x:v>2918</x:v>
       </x:c>
       <x:c r="E1485" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1485" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2919</x:v>
       </x:c>
     </x:row>
     <x:row r="1486" spans="1:6">
       <x:c r="A1486" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1486" s="2" t="s">
-        <x:v>2890</x:v>
+        <x:v>2914</x:v>
       </x:c>
       <x:c r="C1486" s="2" t="s">
-        <x:v>2895</x:v>
+        <x:v>2920</x:v>
       </x:c>
       <x:c r="D1486" s="2" t="s">
-        <x:v>2896</x:v>
+        <x:v>2921</x:v>
       </x:c>
       <x:c r="E1486" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1486" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1487" spans="1:6">
       <x:c r="A1487" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1487" s="2" t="s">
-        <x:v>2897</x:v>
+        <x:v>2922</x:v>
       </x:c>
       <x:c r="C1487" s="2" t="s">
-        <x:v>2898</x:v>
+        <x:v>2923</x:v>
       </x:c>
       <x:c r="D1487" s="2" t="s">
-        <x:v>2899</x:v>
+        <x:v>2924</x:v>
       </x:c>
       <x:c r="E1487" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1487" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1488" spans="1:6">
       <x:c r="A1488" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1488" s="2" t="s">
-        <x:v>2897</x:v>
+        <x:v>2922</x:v>
       </x:c>
       <x:c r="C1488" s="2" t="s">
-        <x:v>2900</x:v>
+        <x:v>2925</x:v>
       </x:c>
       <x:c r="D1488" s="2" t="s">
-        <x:v>2901</x:v>
+        <x:v>2926</x:v>
       </x:c>
       <x:c r="E1488" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1488" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2927</x:v>
       </x:c>
     </x:row>
     <x:row r="1489" spans="1:6">
       <x:c r="A1489" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1489" s="2" t="s">
-        <x:v>2897</x:v>
+        <x:v>2922</x:v>
       </x:c>
       <x:c r="C1489" s="2" t="s">
-        <x:v>2902</x:v>
+        <x:v>2928</x:v>
       </x:c>
       <x:c r="D1489" s="2" t="s">
-        <x:v>2903</x:v>
+        <x:v>2929</x:v>
       </x:c>
       <x:c r="E1489" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1489" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1490" spans="1:6">
       <x:c r="A1490" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1490" s="2" t="s">
-        <x:v>2904</x:v>
+        <x:v>2930</x:v>
       </x:c>
       <x:c r="C1490" s="2" t="s">
-        <x:v>2905</x:v>
+        <x:v>2931</x:v>
       </x:c>
       <x:c r="D1490" s="2" t="s">
-        <x:v>2906</x:v>
+        <x:v>2932</x:v>
       </x:c>
       <x:c r="E1490" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1490" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1491" spans="1:6">
       <x:c r="A1491" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1491" s="2" t="s">
-        <x:v>2904</x:v>
+        <x:v>2930</x:v>
       </x:c>
       <x:c r="C1491" s="2" t="s">
-        <x:v>2907</x:v>
+        <x:v>2933</x:v>
       </x:c>
       <x:c r="D1491" s="2" t="s">
-        <x:v>2908</x:v>
+        <x:v>2934</x:v>
       </x:c>
       <x:c r="E1491" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1491" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2935</x:v>
       </x:c>
     </x:row>
     <x:row r="1492" spans="1:6">
       <x:c r="A1492" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1492" s="2" t="s">
-        <x:v>2904</x:v>
+        <x:v>2930</x:v>
       </x:c>
       <x:c r="C1492" s="2" t="s">
-        <x:v>2909</x:v>
+        <x:v>2936</x:v>
       </x:c>
       <x:c r="D1492" s="2" t="s">
-        <x:v>2910</x:v>
+        <x:v>2937</x:v>
       </x:c>
       <x:c r="E1492" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1492" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1493" spans="1:6">
       <x:c r="A1493" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1493" s="2" t="s">
-        <x:v>2911</x:v>
+        <x:v>2938</x:v>
       </x:c>
       <x:c r="C1493" s="2" t="s">
-        <x:v>2912</x:v>
+        <x:v>2939</x:v>
       </x:c>
       <x:c r="D1493" s="2" t="s">
-        <x:v>2913</x:v>
+        <x:v>2940</x:v>
       </x:c>
       <x:c r="E1493" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1493" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1494" spans="1:6">
       <x:c r="A1494" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1494" s="2" t="s">
-        <x:v>2911</x:v>
+        <x:v>2938</x:v>
       </x:c>
       <x:c r="C1494" s="2" t="s">
-        <x:v>2914</x:v>
+        <x:v>2941</x:v>
       </x:c>
       <x:c r="D1494" s="2" t="s">
-        <x:v>2915</x:v>
+        <x:v>2942</x:v>
       </x:c>
       <x:c r="E1494" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1494" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2943</x:v>
       </x:c>
     </x:row>
     <x:row r="1495" spans="1:6">
       <x:c r="A1495" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1495" s="2" t="s">
-        <x:v>2911</x:v>
+        <x:v>2938</x:v>
       </x:c>
       <x:c r="C1495" s="2" t="s">
-        <x:v>2916</x:v>
+        <x:v>2944</x:v>
       </x:c>
       <x:c r="D1495" s="2" t="s">
-        <x:v>2917</x:v>
+        <x:v>2945</x:v>
       </x:c>
       <x:c r="E1495" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1495" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1496" spans="1:6">
       <x:c r="A1496" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1496" s="2" t="s">
-        <x:v>2918</x:v>
+        <x:v>2946</x:v>
       </x:c>
       <x:c r="C1496" s="2" t="s">
-        <x:v>2919</x:v>
+        <x:v>2947</x:v>
       </x:c>
       <x:c r="D1496" s="2" t="s">
-        <x:v>2920</x:v>
+        <x:v>2948</x:v>
       </x:c>
       <x:c r="E1496" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1496" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1497" spans="1:6">
       <x:c r="A1497" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1497" s="2" t="s">
-        <x:v>2918</x:v>
+        <x:v>2946</x:v>
       </x:c>
       <x:c r="C1497" s="2" t="s">
-        <x:v>2921</x:v>
+        <x:v>2949</x:v>
       </x:c>
       <x:c r="D1497" s="2" t="s">
-        <x:v>2922</x:v>
+        <x:v>2950</x:v>
       </x:c>
       <x:c r="E1497" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1497" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2951</x:v>
       </x:c>
     </x:row>
     <x:row r="1498" spans="1:6">
       <x:c r="A1498" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1498" s="2" t="s">
-        <x:v>2918</x:v>
+        <x:v>2946</x:v>
       </x:c>
       <x:c r="C1498" s="2" t="s">
-        <x:v>2923</x:v>
+        <x:v>2952</x:v>
       </x:c>
       <x:c r="D1498" s="2" t="s">
-        <x:v>2924</x:v>
+        <x:v>2953</x:v>
       </x:c>
       <x:c r="E1498" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1498" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1499" spans="1:6">
       <x:c r="A1499" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1499" s="2" t="s">
-        <x:v>2925</x:v>
+        <x:v>2954</x:v>
       </x:c>
       <x:c r="C1499" s="2" t="s">
-        <x:v>2926</x:v>
+        <x:v>2955</x:v>
       </x:c>
       <x:c r="D1499" s="2" t="s">
-        <x:v>2927</x:v>
+        <x:v>2956</x:v>
       </x:c>
       <x:c r="E1499" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1499" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1500" spans="1:6">
       <x:c r="A1500" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1500" s="2" t="s">
-        <x:v>2925</x:v>
+        <x:v>2954</x:v>
       </x:c>
       <x:c r="C1500" s="2" t="s">
-        <x:v>2928</x:v>
+        <x:v>2957</x:v>
       </x:c>
       <x:c r="D1500" s="2" t="s">
-        <x:v>2929</x:v>
+        <x:v>2958</x:v>
       </x:c>
       <x:c r="E1500" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1500" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2959</x:v>
       </x:c>
     </x:row>
     <x:row r="1501" spans="1:6">
       <x:c r="A1501" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1501" s="2" t="s">
-        <x:v>2925</x:v>
+        <x:v>2954</x:v>
       </x:c>
       <x:c r="C1501" s="2" t="s">
-        <x:v>2930</x:v>
+        <x:v>2960</x:v>
       </x:c>
       <x:c r="D1501" s="2" t="s">
-        <x:v>2931</x:v>
+        <x:v>2961</x:v>
       </x:c>
       <x:c r="E1501" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1501" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1502" spans="1:6">
       <x:c r="A1502" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1502" s="2" t="s">
-        <x:v>2932</x:v>
+        <x:v>2962</x:v>
       </x:c>
       <x:c r="C1502" s="2" t="s">
-        <x:v>2933</x:v>
+        <x:v>2963</x:v>
       </x:c>
       <x:c r="D1502" s="2" t="s">
-        <x:v>2934</x:v>
+        <x:v>2964</x:v>
       </x:c>
       <x:c r="E1502" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1502" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1503" spans="1:6">
       <x:c r="A1503" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1503" s="2" t="s">
-        <x:v>2932</x:v>
+        <x:v>2962</x:v>
       </x:c>
       <x:c r="C1503" s="2" t="s">
-        <x:v>2935</x:v>
+        <x:v>2965</x:v>
       </x:c>
       <x:c r="D1503" s="2" t="s">
-        <x:v>2936</x:v>
+        <x:v>2966</x:v>
       </x:c>
       <x:c r="E1503" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1503" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2967</x:v>
       </x:c>
     </x:row>
     <x:row r="1504" spans="1:6">
       <x:c r="A1504" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1504" s="2" t="s">
-        <x:v>2932</x:v>
+        <x:v>2962</x:v>
       </x:c>
       <x:c r="C1504" s="2" t="s">
-        <x:v>2937</x:v>
+        <x:v>2968</x:v>
       </x:c>
       <x:c r="D1504" s="2" t="s">
-        <x:v>2938</x:v>
+        <x:v>2969</x:v>
       </x:c>
       <x:c r="E1504" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1504" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1505" spans="1:6">
       <x:c r="A1505" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1505" s="2" t="s">
-        <x:v>2939</x:v>
+        <x:v>2970</x:v>
       </x:c>
       <x:c r="C1505" s="2" t="s">
-        <x:v>2940</x:v>
+        <x:v>2971</x:v>
       </x:c>
       <x:c r="D1505" s="2" t="s">
-        <x:v>2941</x:v>
+        <x:v>2972</x:v>
       </x:c>
       <x:c r="E1505" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1505" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1506" spans="1:6">
       <x:c r="A1506" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1506" s="2" t="s">
-        <x:v>2939</x:v>
+        <x:v>2970</x:v>
       </x:c>
       <x:c r="C1506" s="2" t="s">
-        <x:v>2942</x:v>
+        <x:v>2973</x:v>
       </x:c>
       <x:c r="D1506" s="2" t="s">
-        <x:v>2943</x:v>
+        <x:v>2974</x:v>
       </x:c>
       <x:c r="E1506" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1506" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2975</x:v>
       </x:c>
     </x:row>
     <x:row r="1507" spans="1:6">
       <x:c r="A1507" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1507" s="2" t="s">
-        <x:v>2939</x:v>
+        <x:v>2970</x:v>
       </x:c>
       <x:c r="C1507" s="2" t="s">
-        <x:v>2944</x:v>
+        <x:v>2976</x:v>
       </x:c>
       <x:c r="D1507" s="2" t="s">
-        <x:v>2945</x:v>
+        <x:v>2977</x:v>
       </x:c>
       <x:c r="E1507" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1507" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1508" spans="1:6">
       <x:c r="A1508" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1508" s="2" t="s">
-        <x:v>2946</x:v>
+        <x:v>2978</x:v>
       </x:c>
       <x:c r="C1508" s="2" t="s">
-        <x:v>2947</x:v>
+        <x:v>2979</x:v>
       </x:c>
       <x:c r="D1508" s="2" t="s">
-        <x:v>2948</x:v>
+        <x:v>2980</x:v>
       </x:c>
       <x:c r="E1508" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1508" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1509" spans="1:6">
       <x:c r="A1509" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1509" s="2" t="s">
-        <x:v>2946</x:v>
+        <x:v>2978</x:v>
       </x:c>
       <x:c r="C1509" s="2" t="s">
-        <x:v>2949</x:v>
+        <x:v>2981</x:v>
       </x:c>
       <x:c r="D1509" s="2" t="s">
-        <x:v>2950</x:v>
+        <x:v>2982</x:v>
       </x:c>
       <x:c r="E1509" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1509" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2983</x:v>
       </x:c>
     </x:row>
     <x:row r="1510" spans="1:6">
       <x:c r="A1510" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1510" s="2" t="s">
-        <x:v>2946</x:v>
+        <x:v>2978</x:v>
       </x:c>
       <x:c r="C1510" s="2" t="s">
-        <x:v>2951</x:v>
+        <x:v>2984</x:v>
       </x:c>
       <x:c r="D1510" s="2" t="s">
-        <x:v>2952</x:v>
+        <x:v>2985</x:v>
       </x:c>
       <x:c r="E1510" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1510" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1511" spans="1:6">
       <x:c r="A1511" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1511" s="2" t="s">
-        <x:v>2953</x:v>
+        <x:v>2986</x:v>
       </x:c>
       <x:c r="C1511" s="2" t="s">
-        <x:v>2954</x:v>
+        <x:v>2987</x:v>
       </x:c>
       <x:c r="D1511" s="2" t="s">
-        <x:v>2955</x:v>
+        <x:v>2988</x:v>
       </x:c>
       <x:c r="E1511" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1511" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1512" spans="1:6">
       <x:c r="A1512" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1512" s="2" t="s">
-        <x:v>2953</x:v>
+        <x:v>2986</x:v>
       </x:c>
       <x:c r="C1512" s="2" t="s">
-        <x:v>2956</x:v>
+        <x:v>2989</x:v>
       </x:c>
       <x:c r="D1512" s="2" t="s">
-        <x:v>2957</x:v>
+        <x:v>2990</x:v>
       </x:c>
       <x:c r="E1512" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1512" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2991</x:v>
       </x:c>
     </x:row>
     <x:row r="1513" spans="1:6">
       <x:c r="A1513" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1513" s="2" t="s">
-        <x:v>2953</x:v>
+        <x:v>2986</x:v>
       </x:c>
       <x:c r="C1513" s="2" t="s">
-        <x:v>2958</x:v>
+        <x:v>2992</x:v>
       </x:c>
       <x:c r="D1513" s="2" t="s">
-        <x:v>2959</x:v>
+        <x:v>2993</x:v>
       </x:c>
       <x:c r="E1513" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1513" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1514" spans="1:6">
       <x:c r="A1514" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1514" s="2" t="s">
-        <x:v>2960</x:v>
+        <x:v>2994</x:v>
       </x:c>
       <x:c r="C1514" s="2" t="s">
-        <x:v>2961</x:v>
+        <x:v>2995</x:v>
       </x:c>
       <x:c r="D1514" s="2" t="s">
-        <x:v>2962</x:v>
+        <x:v>2996</x:v>
       </x:c>
       <x:c r="E1514" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1514" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1515" spans="1:6">
       <x:c r="A1515" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1515" s="2" t="s">
-        <x:v>2960</x:v>
+        <x:v>2994</x:v>
       </x:c>
       <x:c r="C1515" s="2" t="s">
-        <x:v>2963</x:v>
+        <x:v>2997</x:v>
       </x:c>
       <x:c r="D1515" s="2" t="s">
-        <x:v>2964</x:v>
+        <x:v>2998</x:v>
       </x:c>
       <x:c r="E1515" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1515" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>2999</x:v>
       </x:c>
     </x:row>
     <x:row r="1516" spans="1:6">
       <x:c r="A1516" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1516" s="2" t="s">
-        <x:v>2960</x:v>
+        <x:v>2994</x:v>
       </x:c>
       <x:c r="C1516" s="2" t="s">
-        <x:v>2965</x:v>
+        <x:v>3000</x:v>
       </x:c>
       <x:c r="D1516" s="2" t="s">
-        <x:v>2966</x:v>
+        <x:v>3001</x:v>
       </x:c>
       <x:c r="E1516" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1516" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1517" spans="1:6">
       <x:c r="A1517" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1517" s="2" t="s">
-        <x:v>2967</x:v>
+        <x:v>3002</x:v>
       </x:c>
       <x:c r="C1517" s="2" t="s">
-        <x:v>2968</x:v>
+        <x:v>3003</x:v>
       </x:c>
       <x:c r="D1517" s="2" t="s">
-        <x:v>2969</x:v>
+        <x:v>3004</x:v>
       </x:c>
       <x:c r="E1517" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1517" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1518" spans="1:6">
       <x:c r="A1518" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1518" s="2" t="s">
-        <x:v>2967</x:v>
+        <x:v>3002</x:v>
       </x:c>
       <x:c r="C1518" s="2" t="s">
-        <x:v>2970</x:v>
+        <x:v>3005</x:v>
       </x:c>
       <x:c r="D1518" s="2" t="s">
-        <x:v>2971</x:v>
+        <x:v>3006</x:v>
       </x:c>
       <x:c r="E1518" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1518" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3007</x:v>
       </x:c>
     </x:row>
     <x:row r="1519" spans="1:6">
       <x:c r="A1519" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1519" s="2" t="s">
-        <x:v>2967</x:v>
+        <x:v>3002</x:v>
       </x:c>
       <x:c r="C1519" s="2" t="s">
-        <x:v>2972</x:v>
+        <x:v>3008</x:v>
       </x:c>
       <x:c r="D1519" s="2" t="s">
-        <x:v>2973</x:v>
+        <x:v>3009</x:v>
       </x:c>
       <x:c r="E1519" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1519" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1520" spans="1:6">
       <x:c r="A1520" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1520" s="2" t="s">
-        <x:v>2974</x:v>
+        <x:v>3010</x:v>
       </x:c>
       <x:c r="C1520" s="2" t="s">
-        <x:v>2975</x:v>
+        <x:v>3011</x:v>
       </x:c>
       <x:c r="D1520" s="2" t="s">
-        <x:v>2976</x:v>
+        <x:v>3012</x:v>
       </x:c>
       <x:c r="E1520" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1520" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1521" spans="1:6">
       <x:c r="A1521" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1521" s="2" t="s">
-        <x:v>2974</x:v>
+        <x:v>3010</x:v>
       </x:c>
       <x:c r="C1521" s="2" t="s">
-        <x:v>2977</x:v>
+        <x:v>3013</x:v>
       </x:c>
       <x:c r="D1521" s="2" t="s">
-        <x:v>2978</x:v>
+        <x:v>3014</x:v>
       </x:c>
       <x:c r="E1521" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1521" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3015</x:v>
       </x:c>
     </x:row>
     <x:row r="1522" spans="1:6">
       <x:c r="A1522" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1522" s="2" t="s">
-        <x:v>2974</x:v>
+        <x:v>3010</x:v>
       </x:c>
       <x:c r="C1522" s="2" t="s">
-        <x:v>2979</x:v>
+        <x:v>3016</x:v>
       </x:c>
       <x:c r="D1522" s="2" t="s">
-        <x:v>2980</x:v>
+        <x:v>3017</x:v>
       </x:c>
       <x:c r="E1522" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1522" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1523" spans="1:6">
       <x:c r="A1523" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1523" s="2" t="s">
-        <x:v>2981</x:v>
+        <x:v>3018</x:v>
       </x:c>
       <x:c r="C1523" s="2" t="s">
-        <x:v>2982</x:v>
+        <x:v>3019</x:v>
       </x:c>
       <x:c r="D1523" s="2" t="s">
-        <x:v>2983</x:v>
+        <x:v>3020</x:v>
       </x:c>
       <x:c r="E1523" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1523" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1524" spans="1:6">
       <x:c r="A1524" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1524" s="2" t="s">
-        <x:v>2981</x:v>
+        <x:v>3018</x:v>
       </x:c>
       <x:c r="C1524" s="2" t="s">
-        <x:v>2984</x:v>
+        <x:v>3021</x:v>
       </x:c>
       <x:c r="D1524" s="2" t="s">
-        <x:v>2985</x:v>
+        <x:v>3022</x:v>
       </x:c>
       <x:c r="E1524" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1524" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3023</x:v>
       </x:c>
     </x:row>
     <x:row r="1525" spans="1:6">
       <x:c r="A1525" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1525" s="2" t="s">
-        <x:v>2981</x:v>
+        <x:v>3018</x:v>
       </x:c>
       <x:c r="C1525" s="2" t="s">
-        <x:v>2986</x:v>
+        <x:v>3024</x:v>
       </x:c>
       <x:c r="D1525" s="2" t="s">
-        <x:v>2987</x:v>
+        <x:v>3025</x:v>
       </x:c>
       <x:c r="E1525" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1525" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1526" spans="1:6">
       <x:c r="A1526" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1526" s="2" t="s">
-        <x:v>2988</x:v>
+        <x:v>3026</x:v>
       </x:c>
       <x:c r="C1526" s="2" t="s">
-        <x:v>2989</x:v>
+        <x:v>3027</x:v>
       </x:c>
       <x:c r="D1526" s="2" t="s">
-        <x:v>2990</x:v>
+        <x:v>3028</x:v>
       </x:c>
       <x:c r="E1526" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1526" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1527" spans="1:6">
       <x:c r="A1527" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1527" s="2" t="s">
-        <x:v>2988</x:v>
+        <x:v>3026</x:v>
       </x:c>
       <x:c r="C1527" s="2" t="s">
-        <x:v>2991</x:v>
+        <x:v>3029</x:v>
       </x:c>
       <x:c r="D1527" s="2" t="s">
-        <x:v>2992</x:v>
+        <x:v>3030</x:v>
       </x:c>
       <x:c r="E1527" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1527" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3031</x:v>
       </x:c>
     </x:row>
     <x:row r="1528" spans="1:6">
       <x:c r="A1528" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1528" s="2" t="s">
-        <x:v>2988</x:v>
+        <x:v>3026</x:v>
       </x:c>
       <x:c r="C1528" s="2" t="s">
-        <x:v>2993</x:v>
+        <x:v>3032</x:v>
       </x:c>
       <x:c r="D1528" s="2" t="s">
-        <x:v>2994</x:v>
+        <x:v>3033</x:v>
       </x:c>
       <x:c r="E1528" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1528" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1529" spans="1:6">
       <x:c r="A1529" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1529" s="2" t="s">
-        <x:v>2995</x:v>
+        <x:v>3034</x:v>
       </x:c>
       <x:c r="C1529" s="2" t="s">
-        <x:v>2996</x:v>
+        <x:v>3035</x:v>
       </x:c>
       <x:c r="D1529" s="2" t="s">
-        <x:v>2997</x:v>
+        <x:v>3036</x:v>
       </x:c>
       <x:c r="E1529" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1529" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1530" spans="1:6">
       <x:c r="A1530" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1530" s="2" t="s">
-        <x:v>2995</x:v>
+        <x:v>3034</x:v>
       </x:c>
       <x:c r="C1530" s="2" t="s">
-        <x:v>2998</x:v>
+        <x:v>3037</x:v>
       </x:c>
       <x:c r="D1530" s="2" t="s">
-        <x:v>2999</x:v>
+        <x:v>3038</x:v>
       </x:c>
       <x:c r="E1530" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1530" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3039</x:v>
       </x:c>
     </x:row>
     <x:row r="1531" spans="1:6">
       <x:c r="A1531" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1531" s="2" t="s">
-        <x:v>2995</x:v>
+        <x:v>3034</x:v>
       </x:c>
       <x:c r="C1531" s="2" t="s">
-        <x:v>3000</x:v>
+        <x:v>3040</x:v>
       </x:c>
       <x:c r="D1531" s="2" t="s">
-        <x:v>3001</x:v>
+        <x:v>3041</x:v>
       </x:c>
       <x:c r="E1531" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1531" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1532" spans="1:6">
       <x:c r="A1532" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1532" s="2" t="s">
-        <x:v>3002</x:v>
+        <x:v>3042</x:v>
       </x:c>
       <x:c r="C1532" s="2" t="s">
-        <x:v>3003</x:v>
+        <x:v>3043</x:v>
       </x:c>
       <x:c r="D1532" s="2" t="s">
-        <x:v>3004</x:v>
+        <x:v>3044</x:v>
       </x:c>
       <x:c r="E1532" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1532" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1533" spans="1:6">
       <x:c r="A1533" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1533" s="2" t="s">
-        <x:v>3002</x:v>
+        <x:v>3042</x:v>
       </x:c>
       <x:c r="C1533" s="2" t="s">
-        <x:v>3005</x:v>
+        <x:v>3045</x:v>
       </x:c>
       <x:c r="D1533" s="2" t="s">
-        <x:v>3006</x:v>
+        <x:v>3046</x:v>
       </x:c>
       <x:c r="E1533" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1533" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3047</x:v>
       </x:c>
     </x:row>
     <x:row r="1534" spans="1:6">
       <x:c r="A1534" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1534" s="2" t="s">
-        <x:v>3002</x:v>
+        <x:v>3042</x:v>
       </x:c>
       <x:c r="C1534" s="2" t="s">
-        <x:v>3007</x:v>
+        <x:v>3048</x:v>
       </x:c>
       <x:c r="D1534" s="2" t="s">
-        <x:v>3008</x:v>
+        <x:v>3049</x:v>
       </x:c>
       <x:c r="E1534" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1534" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1535" spans="1:6">
       <x:c r="A1535" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1535" s="2" t="s">
-        <x:v>3009</x:v>
+        <x:v>3050</x:v>
       </x:c>
       <x:c r="C1535" s="2" t="s">
-        <x:v>3010</x:v>
+        <x:v>3051</x:v>
       </x:c>
       <x:c r="D1535" s="2" t="s">
-        <x:v>3011</x:v>
+        <x:v>3052</x:v>
       </x:c>
       <x:c r="E1535" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1535" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1536" spans="1:6">
       <x:c r="A1536" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1536" s="2" t="s">
-        <x:v>3009</x:v>
+        <x:v>3050</x:v>
       </x:c>
       <x:c r="C1536" s="2" t="s">
-        <x:v>3012</x:v>
+        <x:v>3053</x:v>
       </x:c>
       <x:c r="D1536" s="2" t="s">
-        <x:v>3013</x:v>
+        <x:v>3054</x:v>
       </x:c>
       <x:c r="E1536" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1536" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3055</x:v>
       </x:c>
     </x:row>
     <x:row r="1537" spans="1:6">
       <x:c r="A1537" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1537" s="2" t="s">
-        <x:v>3009</x:v>
+        <x:v>3050</x:v>
       </x:c>
       <x:c r="C1537" s="2" t="s">
-        <x:v>3014</x:v>
+        <x:v>3056</x:v>
       </x:c>
       <x:c r="D1537" s="2" t="s">
-        <x:v>3015</x:v>
+        <x:v>3057</x:v>
       </x:c>
       <x:c r="E1537" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1537" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1538" spans="1:6">
       <x:c r="A1538" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1538" s="2" t="s">
-        <x:v>3016</x:v>
+        <x:v>3058</x:v>
       </x:c>
       <x:c r="C1538" s="2" t="s">
-        <x:v>3017</x:v>
+        <x:v>3059</x:v>
       </x:c>
       <x:c r="D1538" s="2" t="s">
-        <x:v>3018</x:v>
+        <x:v>3060</x:v>
       </x:c>
       <x:c r="E1538" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1538" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1539" spans="1:6">
       <x:c r="A1539" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1539" s="2" t="s">
-        <x:v>3016</x:v>
+        <x:v>3058</x:v>
       </x:c>
       <x:c r="C1539" s="2" t="s">
-        <x:v>3019</x:v>
+        <x:v>3061</x:v>
       </x:c>
       <x:c r="D1539" s="2" t="s">
-        <x:v>3020</x:v>
+        <x:v>3062</x:v>
       </x:c>
       <x:c r="E1539" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1539" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3063</x:v>
       </x:c>
     </x:row>
     <x:row r="1540" spans="1:6">
       <x:c r="A1540" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1540" s="2" t="s">
-        <x:v>3016</x:v>
+        <x:v>3058</x:v>
       </x:c>
       <x:c r="C1540" s="2" t="s">
-        <x:v>3021</x:v>
+        <x:v>3064</x:v>
       </x:c>
       <x:c r="D1540" s="2" t="s">
-        <x:v>3022</x:v>
+        <x:v>3065</x:v>
       </x:c>
       <x:c r="E1540" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1540" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1541" spans="1:6">
       <x:c r="A1541" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1541" s="2" t="s">
-        <x:v>3023</x:v>
+        <x:v>3066</x:v>
       </x:c>
       <x:c r="C1541" s="2" t="s">
-        <x:v>3024</x:v>
+        <x:v>3067</x:v>
       </x:c>
       <x:c r="D1541" s="2" t="s">
-        <x:v>3025</x:v>
+        <x:v>3068</x:v>
       </x:c>
       <x:c r="E1541" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1541" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1542" spans="1:6">
       <x:c r="A1542" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1542" s="2" t="s">
-        <x:v>3023</x:v>
+        <x:v>3066</x:v>
       </x:c>
       <x:c r="C1542" s="2" t="s">
-        <x:v>3026</x:v>
+        <x:v>3069</x:v>
       </x:c>
       <x:c r="D1542" s="2" t="s">
-        <x:v>3027</x:v>
+        <x:v>3070</x:v>
       </x:c>
       <x:c r="E1542" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1542" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3071</x:v>
       </x:c>
     </x:row>
     <x:row r="1543" spans="1:6">
       <x:c r="A1543" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1543" s="2" t="s">
-        <x:v>3023</x:v>
+        <x:v>3066</x:v>
       </x:c>
       <x:c r="C1543" s="2" t="s">
-        <x:v>3028</x:v>
+        <x:v>3072</x:v>
       </x:c>
       <x:c r="D1543" s="2" t="s">
-        <x:v>3029</x:v>
+        <x:v>3073</x:v>
       </x:c>
       <x:c r="E1543" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1543" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1544" spans="1:6">
       <x:c r="A1544" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1544" s="2" t="s">
-        <x:v>3030</x:v>
+        <x:v>3074</x:v>
       </x:c>
       <x:c r="C1544" s="2" t="s">
-        <x:v>3031</x:v>
+        <x:v>3075</x:v>
       </x:c>
       <x:c r="D1544" s="2" t="s">
-        <x:v>3032</x:v>
+        <x:v>3076</x:v>
       </x:c>
       <x:c r="E1544" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1544" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1545" spans="1:6">
       <x:c r="A1545" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1545" s="2" t="s">
-        <x:v>3030</x:v>
+        <x:v>3074</x:v>
       </x:c>
       <x:c r="C1545" s="2" t="s">
-        <x:v>3033</x:v>
+        <x:v>3077</x:v>
       </x:c>
       <x:c r="D1545" s="2" t="s">
-        <x:v>3034</x:v>
+        <x:v>3078</x:v>
       </x:c>
       <x:c r="E1545" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1545" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3079</x:v>
       </x:c>
     </x:row>
     <x:row r="1546" spans="1:6">
       <x:c r="A1546" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1546" s="2" t="s">
-        <x:v>3030</x:v>
+        <x:v>3074</x:v>
       </x:c>
       <x:c r="C1546" s="2" t="s">
-        <x:v>3035</x:v>
+        <x:v>3080</x:v>
       </x:c>
       <x:c r="D1546" s="2" t="s">
-        <x:v>3036</x:v>
+        <x:v>3081</x:v>
       </x:c>
       <x:c r="E1546" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1546" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1547" spans="1:6">
       <x:c r="A1547" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1547" s="2" t="s">
-        <x:v>3037</x:v>
+        <x:v>3082</x:v>
       </x:c>
       <x:c r="C1547" s="2" t="s">
-        <x:v>3038</x:v>
+        <x:v>3083</x:v>
       </x:c>
       <x:c r="D1547" s="2" t="s">
-        <x:v>3039</x:v>
+        <x:v>3084</x:v>
       </x:c>
       <x:c r="E1547" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1547" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1548" spans="1:6">
       <x:c r="A1548" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1548" s="2" t="s">
-        <x:v>3037</x:v>
+        <x:v>3082</x:v>
       </x:c>
       <x:c r="C1548" s="2" t="s">
-        <x:v>3040</x:v>
+        <x:v>3085</x:v>
       </x:c>
       <x:c r="D1548" s="2" t="s">
-        <x:v>3041</x:v>
+        <x:v>3086</x:v>
       </x:c>
       <x:c r="E1548" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1548" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3087</x:v>
       </x:c>
     </x:row>
     <x:row r="1549" spans="1:6">
       <x:c r="A1549" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1549" s="2" t="s">
-        <x:v>3037</x:v>
+        <x:v>3082</x:v>
       </x:c>
       <x:c r="C1549" s="2" t="s">
-        <x:v>3042</x:v>
+        <x:v>3088</x:v>
       </x:c>
       <x:c r="D1549" s="2" t="s">
-        <x:v>3043</x:v>
+        <x:v>3089</x:v>
       </x:c>
       <x:c r="E1549" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1549" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1550" spans="1:6">
       <x:c r="A1550" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1550" s="2" t="s">
-        <x:v>3044</x:v>
+        <x:v>3090</x:v>
       </x:c>
       <x:c r="C1550" s="2" t="s">
-        <x:v>3045</x:v>
+        <x:v>3091</x:v>
       </x:c>
       <x:c r="D1550" s="2" t="s">
-        <x:v>3046</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="E1550" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1550" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1551" spans="1:6">
       <x:c r="A1551" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1551" s="2" t="s">
-        <x:v>3044</x:v>
+        <x:v>3090</x:v>
       </x:c>
       <x:c r="C1551" s="2" t="s">
-        <x:v>3047</x:v>
+        <x:v>3093</x:v>
       </x:c>
       <x:c r="D1551" s="2" t="s">
-        <x:v>3048</x:v>
+        <x:v>3094</x:v>
       </x:c>
       <x:c r="E1551" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1551" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3095</x:v>
       </x:c>
     </x:row>
     <x:row r="1552" spans="1:6">
       <x:c r="A1552" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1552" s="2" t="s">
-        <x:v>3044</x:v>
+        <x:v>3090</x:v>
       </x:c>
       <x:c r="C1552" s="2" t="s">
-        <x:v>3049</x:v>
+        <x:v>3096</x:v>
       </x:c>
       <x:c r="D1552" s="2" t="s">
-        <x:v>3050</x:v>
+        <x:v>3097</x:v>
       </x:c>
       <x:c r="E1552" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1552" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1553" spans="1:6">
       <x:c r="A1553" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1553" s="2" t="s">
-        <x:v>3051</x:v>
+        <x:v>3098</x:v>
       </x:c>
       <x:c r="C1553" s="2" t="s">
-        <x:v>3052</x:v>
+        <x:v>3099</x:v>
       </x:c>
       <x:c r="D1553" s="2" t="s">
-        <x:v>3053</x:v>
+        <x:v>3100</x:v>
       </x:c>
       <x:c r="E1553" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1553" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1554" spans="1:6">
       <x:c r="A1554" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1554" s="2" t="s">
-        <x:v>3051</x:v>
+        <x:v>3098</x:v>
       </x:c>
       <x:c r="C1554" s="2" t="s">
-        <x:v>3054</x:v>
+        <x:v>3101</x:v>
       </x:c>
       <x:c r="D1554" s="2" t="s">
-        <x:v>3055</x:v>
+        <x:v>3102</x:v>
       </x:c>
       <x:c r="E1554" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1554" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3103</x:v>
       </x:c>
     </x:row>
     <x:row r="1555" spans="1:6">
       <x:c r="A1555" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1555" s="2" t="s">
-        <x:v>3051</x:v>
+        <x:v>3098</x:v>
       </x:c>
       <x:c r="C1555" s="2" t="s">
-        <x:v>3056</x:v>
+        <x:v>3104</x:v>
       </x:c>
       <x:c r="D1555" s="2" t="s">
-        <x:v>3057</x:v>
+        <x:v>3105</x:v>
       </x:c>
       <x:c r="E1555" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1555" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1556" spans="1:6">
       <x:c r="A1556" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1556" s="2" t="s">
-        <x:v>3058</x:v>
+        <x:v>3106</x:v>
       </x:c>
       <x:c r="C1556" s="2" t="s">
-        <x:v>3059</x:v>
+        <x:v>3107</x:v>
       </x:c>
       <x:c r="D1556" s="2" t="s">
-        <x:v>3060</x:v>
+        <x:v>3108</x:v>
       </x:c>
       <x:c r="E1556" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1556" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1557" spans="1:6">
       <x:c r="A1557" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1557" s="2" t="s">
-        <x:v>3058</x:v>
+        <x:v>3106</x:v>
       </x:c>
       <x:c r="C1557" s="2" t="s">
-        <x:v>3061</x:v>
+        <x:v>3109</x:v>
       </x:c>
       <x:c r="D1557" s="2" t="s">
-        <x:v>3062</x:v>
+        <x:v>3110</x:v>
       </x:c>
       <x:c r="E1557" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1557" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3111</x:v>
       </x:c>
     </x:row>
     <x:row r="1558" spans="1:6">
       <x:c r="A1558" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1558" s="2" t="s">
-        <x:v>3058</x:v>
+        <x:v>3106</x:v>
       </x:c>
       <x:c r="C1558" s="2" t="s">
-        <x:v>3063</x:v>
+        <x:v>3112</x:v>
       </x:c>
       <x:c r="D1558" s="2" t="s">
-        <x:v>3064</x:v>
+        <x:v>3113</x:v>
       </x:c>
       <x:c r="E1558" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1558" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1559" spans="1:6">
       <x:c r="A1559" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1559" s="2" t="s">
-        <x:v>3065</x:v>
+        <x:v>3114</x:v>
       </x:c>
       <x:c r="C1559" s="2" t="s">
-        <x:v>3066</x:v>
+        <x:v>3115</x:v>
       </x:c>
       <x:c r="D1559" s="2" t="s">
-        <x:v>3067</x:v>
+        <x:v>3116</x:v>
       </x:c>
       <x:c r="E1559" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1559" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1560" spans="1:6">
       <x:c r="A1560" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1560" s="2" t="s">
-        <x:v>3065</x:v>
+        <x:v>3114</x:v>
       </x:c>
       <x:c r="C1560" s="2" t="s">
-        <x:v>3068</x:v>
+        <x:v>3117</x:v>
       </x:c>
       <x:c r="D1560" s="2" t="s">
-        <x:v>3069</x:v>
+        <x:v>3118</x:v>
       </x:c>
       <x:c r="E1560" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1560" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3119</x:v>
       </x:c>
     </x:row>
     <x:row r="1561" spans="1:6">
       <x:c r="A1561" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1561" s="2" t="s">
-        <x:v>3065</x:v>
+        <x:v>3114</x:v>
       </x:c>
       <x:c r="C1561" s="2" t="s">
-        <x:v>3070</x:v>
+        <x:v>3120</x:v>
       </x:c>
       <x:c r="D1561" s="2" t="s">
-        <x:v>3071</x:v>
+        <x:v>3121</x:v>
       </x:c>
       <x:c r="E1561" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1561" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1562" spans="1:6">
       <x:c r="A1562" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1562" s="2" t="s">
-        <x:v>3072</x:v>
+        <x:v>3122</x:v>
       </x:c>
       <x:c r="C1562" s="2" t="s">
-        <x:v>3073</x:v>
+        <x:v>3123</x:v>
       </x:c>
       <x:c r="D1562" s="2" t="s">
-        <x:v>3074</x:v>
+        <x:v>3124</x:v>
       </x:c>
       <x:c r="E1562" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1562" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1563" spans="1:6">
       <x:c r="A1563" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1563" s="2" t="s">
-        <x:v>3072</x:v>
+        <x:v>3122</x:v>
       </x:c>
       <x:c r="C1563" s="2" t="s">
-        <x:v>3075</x:v>
+        <x:v>3125</x:v>
       </x:c>
       <x:c r="D1563" s="2" t="s">
-        <x:v>3076</x:v>
+        <x:v>3126</x:v>
       </x:c>
       <x:c r="E1563" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1563" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3127</x:v>
       </x:c>
     </x:row>
     <x:row r="1564" spans="1:6">
       <x:c r="A1564" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1564" s="2" t="s">
-        <x:v>3072</x:v>
+        <x:v>3122</x:v>
       </x:c>
       <x:c r="C1564" s="2" t="s">
-        <x:v>3077</x:v>
+        <x:v>3128</x:v>
       </x:c>
       <x:c r="D1564" s="2" t="s">
-        <x:v>3078</x:v>
+        <x:v>3129</x:v>
       </x:c>
       <x:c r="E1564" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1564" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1565" spans="1:6">
       <x:c r="A1565" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1565" s="2" t="s">
-        <x:v>3079</x:v>
+        <x:v>3130</x:v>
       </x:c>
       <x:c r="C1565" s="2" t="s">
-        <x:v>3080</x:v>
+        <x:v>3131</x:v>
       </x:c>
       <x:c r="D1565" s="2" t="s">
-        <x:v>3081</x:v>
+        <x:v>3132</x:v>
       </x:c>
       <x:c r="E1565" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1565" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1566" spans="1:6">
       <x:c r="A1566" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1566" s="2" t="s">
-        <x:v>3079</x:v>
+        <x:v>3130</x:v>
       </x:c>
       <x:c r="C1566" s="2" t="s">
-        <x:v>3082</x:v>
+        <x:v>3133</x:v>
       </x:c>
       <x:c r="D1566" s="2" t="s">
-        <x:v>3083</x:v>
+        <x:v>3134</x:v>
       </x:c>
       <x:c r="E1566" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1566" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3135</x:v>
       </x:c>
     </x:row>
     <x:row r="1567" spans="1:6">
       <x:c r="A1567" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1567" s="2" t="s">
-        <x:v>3079</x:v>
+        <x:v>3130</x:v>
       </x:c>
       <x:c r="C1567" s="2" t="s">
-        <x:v>3084</x:v>
+        <x:v>3136</x:v>
       </x:c>
       <x:c r="D1567" s="2" t="s">
-        <x:v>3085</x:v>
+        <x:v>3137</x:v>
       </x:c>
       <x:c r="E1567" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1567" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1568" spans="1:6">
       <x:c r="A1568" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1568" s="2" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C1568" s="2" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D1568" s="2" t="s">
-        <x:v>3086</x:v>
+        <x:v>3138</x:v>
       </x:c>
       <x:c r="E1568" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F1568" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1569" spans="1:6">
       <x:c r="A1569" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1569" s="2" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C1569" s="2" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D1569" s="2" t="s">
-        <x:v>3087</x:v>
+        <x:v>3139</x:v>
       </x:c>
       <x:c r="E1569" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1569" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1570" spans="1:6">
       <x:c r="A1570" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1570" s="2" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C1570" s="2" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D1570" s="2" t="s">
-        <x:v>3088</x:v>
+        <x:v>3140</x:v>
       </x:c>
       <x:c r="E1570" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1570" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3141</x:v>
       </x:c>
     </x:row>
     <x:row r="1571" spans="1:6">
       <x:c r="A1571" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1571" s="2" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C1571" s="2" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D1571" s="2" t="s">
-        <x:v>3089</x:v>
+        <x:v>3142</x:v>
       </x:c>
       <x:c r="E1571" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1571" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1572" spans="1:6">
       <x:c r="A1572" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1572" s="2" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C1572" s="2" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="D1572" s="2" t="s">
-        <x:v>3090</x:v>
+        <x:v>3143</x:v>
       </x:c>
       <x:c r="E1572" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1572" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1573" spans="1:6">
       <x:c r="A1573" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1573" s="2" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C1573" s="2" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D1573" s="2" t="s">
-        <x:v>3091</x:v>
+        <x:v>3144</x:v>
       </x:c>
       <x:c r="E1573" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1573" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3145</x:v>
       </x:c>
     </x:row>
     <x:row r="1574" spans="1:6">
       <x:c r="A1574" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1574" s="2" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C1574" s="2" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D1574" s="2" t="s">
-        <x:v>3092</x:v>
+        <x:v>3146</x:v>
       </x:c>
       <x:c r="E1574" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1574" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1575" spans="1:6">
       <x:c r="A1575" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1575" s="2" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C1575" s="2" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D1575" s="2" t="s">
-        <x:v>3093</x:v>
+        <x:v>3147</x:v>
       </x:c>
       <x:c r="E1575" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1575" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1576" spans="1:6">
       <x:c r="A1576" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1576" s="2" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C1576" s="2" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="D1576" s="2" t="s">
-        <x:v>3094</x:v>
+        <x:v>3148</x:v>
       </x:c>
       <x:c r="E1576" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1576" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3149</x:v>
       </x:c>
     </x:row>
     <x:row r="1577" spans="1:6">
       <x:c r="A1577" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1577" s="2" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C1577" s="2" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D1577" s="2" t="s">
-        <x:v>3095</x:v>
+        <x:v>3150</x:v>
       </x:c>
       <x:c r="E1577" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1577" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1578" spans="1:6">
       <x:c r="A1578" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1578" s="2" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C1578" s="2" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="D1578" s="2" t="s">
-        <x:v>3096</x:v>
+        <x:v>3151</x:v>
       </x:c>
       <x:c r="E1578" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1578" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1579" spans="1:6">
       <x:c r="A1579" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1579" s="2" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C1579" s="2" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="D1579" s="2" t="s">
-        <x:v>3097</x:v>
+        <x:v>3152</x:v>
       </x:c>
       <x:c r="E1579" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1579" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3153</x:v>
       </x:c>
     </x:row>
     <x:row r="1580" spans="1:6">
       <x:c r="A1580" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1580" s="2" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C1580" s="2" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D1580" s="2" t="s">
-        <x:v>3098</x:v>
+        <x:v>3154</x:v>
       </x:c>
       <x:c r="E1580" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1580" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1581" spans="1:6">
       <x:c r="A1581" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1581" s="2" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C1581" s="2" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="D1581" s="2" t="s">
-        <x:v>3099</x:v>
+        <x:v>3155</x:v>
       </x:c>
       <x:c r="E1581" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1581" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1582" spans="1:6">
       <x:c r="A1582" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1582" s="2" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C1582" s="2" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D1582" s="2" t="s">
-        <x:v>3100</x:v>
+        <x:v>3156</x:v>
       </x:c>
       <x:c r="E1582" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1582" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3157</x:v>
       </x:c>
     </x:row>
     <x:row r="1583" spans="1:6">
       <x:c r="A1583" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1583" s="2" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C1583" s="2" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D1583" s="2" t="s">
-        <x:v>3101</x:v>
+        <x:v>3158</x:v>
       </x:c>
       <x:c r="E1583" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1583" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1584" spans="1:6">
       <x:c r="A1584" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1584" s="2" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C1584" s="2" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D1584" s="2" t="s">
-        <x:v>3102</x:v>
+        <x:v>3159</x:v>
       </x:c>
       <x:c r="E1584" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1584" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1585" spans="1:6">
       <x:c r="A1585" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1585" s="2" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C1585" s="2" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="D1585" s="2" t="s">
-        <x:v>3103</x:v>
+        <x:v>3160</x:v>
       </x:c>
       <x:c r="E1585" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1585" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3161</x:v>
       </x:c>
     </x:row>
     <x:row r="1586" spans="1:6">
       <x:c r="A1586" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1586" s="2" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C1586" s="2" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D1586" s="2" t="s">
-        <x:v>3104</x:v>
+        <x:v>3162</x:v>
       </x:c>
       <x:c r="E1586" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1586" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1587" spans="1:6">
       <x:c r="A1587" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1587" s="2" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C1587" s="2" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="D1587" s="2" t="s">
-        <x:v>3105</x:v>
+        <x:v>3163</x:v>
       </x:c>
       <x:c r="E1587" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1587" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1588" spans="1:6">
       <x:c r="A1588" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1588" s="2" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C1588" s="2" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D1588" s="2" t="s">
-        <x:v>3106</x:v>
+        <x:v>3164</x:v>
       </x:c>
       <x:c r="E1588" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1588" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3165</x:v>
       </x:c>
     </x:row>
     <x:row r="1589" spans="1:6">
       <x:c r="A1589" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1589" s="2" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C1589" s="2" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="D1589" s="2" t="s">
-        <x:v>3107</x:v>
+        <x:v>3166</x:v>
       </x:c>
       <x:c r="E1589" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1589" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1590" spans="1:6">
       <x:c r="A1590" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1590" s="2" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C1590" s="2" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D1590" s="2" t="s">
-        <x:v>3108</x:v>
+        <x:v>3167</x:v>
       </x:c>
       <x:c r="E1590" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1590" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1591" spans="1:6">
       <x:c r="A1591" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1591" s="2" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C1591" s="2" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D1591" s="2" t="s">
-        <x:v>3109</x:v>
+        <x:v>3168</x:v>
       </x:c>
       <x:c r="E1591" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1591" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3169</x:v>
       </x:c>
     </x:row>
     <x:row r="1592" spans="1:6">
       <x:c r="A1592" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1592" s="2" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C1592" s="2" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D1592" s="2" t="s">
-        <x:v>3110</x:v>
+        <x:v>3170</x:v>
       </x:c>
       <x:c r="E1592" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1592" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1593" spans="1:6">
       <x:c r="A1593" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1593" s="2" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C1593" s="2" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D1593" s="2" t="s">
-        <x:v>3111</x:v>
+        <x:v>3171</x:v>
       </x:c>
       <x:c r="E1593" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1593" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1594" spans="1:6">
       <x:c r="A1594" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1594" s="2" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C1594" s="2" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D1594" s="2" t="s">
-        <x:v>3112</x:v>
+        <x:v>3172</x:v>
       </x:c>
       <x:c r="E1594" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1594" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3173</x:v>
       </x:c>
     </x:row>
     <x:row r="1595" spans="1:6">
       <x:c r="A1595" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1595" s="2" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C1595" s="2" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D1595" s="2" t="s">
-        <x:v>3113</x:v>
+        <x:v>3174</x:v>
       </x:c>
       <x:c r="E1595" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1595" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1596" spans="1:6">
       <x:c r="A1596" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1596" s="2" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C1596" s="2" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="D1596" s="2" t="s">
-        <x:v>3114</x:v>
+        <x:v>3175</x:v>
       </x:c>
       <x:c r="E1596" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1596" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1597" spans="1:6">
       <x:c r="A1597" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1597" s="2" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C1597" s="2" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="D1597" s="2" t="s">
-        <x:v>3115</x:v>
+        <x:v>3176</x:v>
       </x:c>
       <x:c r="E1597" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1597" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3177</x:v>
       </x:c>
     </x:row>
     <x:row r="1598" spans="1:6">
       <x:c r="A1598" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1598" s="2" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C1598" s="2" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="D1598" s="2" t="s">
-        <x:v>3116</x:v>
+        <x:v>3178</x:v>
       </x:c>
       <x:c r="E1598" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1598" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1599" spans="1:6">
       <x:c r="A1599" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1599" s="2" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C1599" s="2" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="D1599" s="2" t="s">
-        <x:v>3117</x:v>
+        <x:v>3179</x:v>
       </x:c>
       <x:c r="E1599" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1599" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1600" spans="1:6">
       <x:c r="A1600" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1600" s="2" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C1600" s="2" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D1600" s="2" t="s">
-        <x:v>3118</x:v>
+        <x:v>3180</x:v>
       </x:c>
       <x:c r="E1600" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1600" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3181</x:v>
       </x:c>
     </x:row>
     <x:row r="1601" spans="1:6">
       <x:c r="A1601" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1601" s="2" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C1601" s="2" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D1601" s="2" t="s">
-        <x:v>3119</x:v>
+        <x:v>3182</x:v>
       </x:c>
       <x:c r="E1601" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1601" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1602" spans="1:6">
       <x:c r="A1602" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1602" s="2" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C1602" s="2" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D1602" s="2" t="s">
-        <x:v>3120</x:v>
+        <x:v>3183</x:v>
       </x:c>
       <x:c r="E1602" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1602" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1603" spans="1:6">
       <x:c r="A1603" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1603" s="2" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C1603" s="2" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="D1603" s="2" t="s">
-        <x:v>3121</x:v>
+        <x:v>3184</x:v>
       </x:c>
       <x:c r="E1603" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1603" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3185</x:v>
       </x:c>
     </x:row>
     <x:row r="1604" spans="1:6">
       <x:c r="A1604" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1604" s="2" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C1604" s="2" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="D1604" s="2" t="s">
-        <x:v>3122</x:v>
+        <x:v>3186</x:v>
       </x:c>
       <x:c r="E1604" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1604" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1605" spans="1:6">
       <x:c r="A1605" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1605" s="2" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C1605" s="2" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="D1605" s="2" t="s">
-        <x:v>3123</x:v>
+        <x:v>3187</x:v>
       </x:c>
       <x:c r="E1605" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1605" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1606" spans="1:6">
       <x:c r="A1606" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1606" s="2" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C1606" s="2" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="D1606" s="2" t="s">
-        <x:v>3124</x:v>
+        <x:v>3188</x:v>
       </x:c>
       <x:c r="E1606" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1606" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3189</x:v>
       </x:c>
     </x:row>
     <x:row r="1607" spans="1:6">
       <x:c r="A1607" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1607" s="2" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C1607" s="2" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="D1607" s="2" t="s">
-        <x:v>3125</x:v>
+        <x:v>3190</x:v>
       </x:c>
       <x:c r="E1607" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1607" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1608" spans="1:6">
       <x:c r="A1608" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1608" s="2" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C1608" s="2" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="D1608" s="2" t="s">
-        <x:v>3126</x:v>
+        <x:v>3191</x:v>
       </x:c>
       <x:c r="E1608" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1608" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1609" spans="1:6">
       <x:c r="A1609" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1609" s="2" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C1609" s="2" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="D1609" s="2" t="s">
-        <x:v>3127</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="E1609" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1609" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3193</x:v>
       </x:c>
     </x:row>
     <x:row r="1610" spans="1:6">
       <x:c r="A1610" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1610" s="2" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C1610" s="2" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D1610" s="2" t="s">
-        <x:v>3128</x:v>
+        <x:v>3194</x:v>
       </x:c>
       <x:c r="E1610" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1610" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1611" spans="1:6">
       <x:c r="A1611" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1611" s="2" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C1611" s="2" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D1611" s="2" t="s">
-        <x:v>3129</x:v>
+        <x:v>3195</x:v>
       </x:c>
       <x:c r="E1611" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1611" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1612" spans="1:6">
       <x:c r="A1612" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1612" s="2" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C1612" s="2" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="D1612" s="2" t="s">
-        <x:v>3130</x:v>
+        <x:v>3196</x:v>
       </x:c>
       <x:c r="E1612" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1612" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3197</x:v>
       </x:c>
     </x:row>
     <x:row r="1613" spans="1:6">
       <x:c r="A1613" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1613" s="2" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C1613" s="2" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="D1613" s="2" t="s">
-        <x:v>3131</x:v>
+        <x:v>3198</x:v>
       </x:c>
       <x:c r="E1613" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1613" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1614" spans="1:6">
       <x:c r="A1614" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1614" s="2" t="s">
-        <x:v>3132</x:v>
+        <x:v>3199</x:v>
       </x:c>
       <x:c r="C1614" s="2" t="s">
-        <x:v>3133</x:v>
+        <x:v>3200</x:v>
       </x:c>
       <x:c r="D1614" s="2" t="s">
-        <x:v>3134</x:v>
+        <x:v>3201</x:v>
       </x:c>
       <x:c r="E1614" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1614" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1615" spans="1:6">
       <x:c r="A1615" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1615" s="2" t="s">
-        <x:v>3132</x:v>
+        <x:v>3199</x:v>
       </x:c>
       <x:c r="C1615" s="2" t="s">
-        <x:v>3135</x:v>
+        <x:v>3202</x:v>
       </x:c>
       <x:c r="D1615" s="2" t="s">
-        <x:v>3136</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="E1615" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1615" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3204</x:v>
       </x:c>
     </x:row>
     <x:row r="1616" spans="1:6">
       <x:c r="A1616" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1616" s="2" t="s">
-        <x:v>3132</x:v>
+        <x:v>3199</x:v>
       </x:c>
       <x:c r="C1616" s="2" t="s">
-        <x:v>3137</x:v>
+        <x:v>3205</x:v>
       </x:c>
       <x:c r="D1616" s="2" t="s">
-        <x:v>3138</x:v>
+        <x:v>3206</x:v>
       </x:c>
       <x:c r="E1616" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1616" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1617" spans="1:6">
       <x:c r="A1617" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1617" s="2" t="s">
-        <x:v>3139</x:v>
+        <x:v>3207</x:v>
       </x:c>
       <x:c r="C1617" s="2" t="s">
-        <x:v>3140</x:v>
+        <x:v>3208</x:v>
       </x:c>
       <x:c r="D1617" s="2" t="s">
-        <x:v>3141</x:v>
+        <x:v>3209</x:v>
       </x:c>
       <x:c r="E1617" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1617" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1618" spans="1:6">
       <x:c r="A1618" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1618" s="2" t="s">
-        <x:v>3139</x:v>
+        <x:v>3207</x:v>
       </x:c>
       <x:c r="C1618" s="2" t="s">
-        <x:v>3142</x:v>
+        <x:v>3210</x:v>
       </x:c>
       <x:c r="D1618" s="2" t="s">
-        <x:v>3143</x:v>
+        <x:v>3211</x:v>
       </x:c>
       <x:c r="E1618" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1618" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3212</x:v>
       </x:c>
     </x:row>
     <x:row r="1619" spans="1:6">
       <x:c r="A1619" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1619" s="2" t="s">
-        <x:v>3139</x:v>
+        <x:v>3207</x:v>
       </x:c>
       <x:c r="C1619" s="2" t="s">
-        <x:v>3144</x:v>
+        <x:v>3213</x:v>
       </x:c>
       <x:c r="D1619" s="2" t="s">
-        <x:v>3145</x:v>
+        <x:v>3214</x:v>
       </x:c>
       <x:c r="E1619" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1619" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1620" spans="1:6">
       <x:c r="A1620" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1620" s="2" t="s">
-        <x:v>3146</x:v>
+        <x:v>3215</x:v>
       </x:c>
       <x:c r="C1620" s="2" t="s">
-        <x:v>3147</x:v>
+        <x:v>3216</x:v>
       </x:c>
       <x:c r="D1620" s="2" t="s">
-        <x:v>3148</x:v>
+        <x:v>3217</x:v>
       </x:c>
       <x:c r="E1620" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1620" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1621" spans="1:6">
       <x:c r="A1621" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1621" s="2" t="s">
-        <x:v>3146</x:v>
+        <x:v>3215</x:v>
       </x:c>
       <x:c r="C1621" s="2" t="s">
-        <x:v>3149</x:v>
+        <x:v>3218</x:v>
       </x:c>
       <x:c r="D1621" s="2" t="s">
-        <x:v>3150</x:v>
+        <x:v>3219</x:v>
       </x:c>
       <x:c r="E1621" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1621" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3220</x:v>
       </x:c>
     </x:row>
     <x:row r="1622" spans="1:6">
       <x:c r="A1622" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1622" s="2" t="s">
-        <x:v>3146</x:v>
+        <x:v>3215</x:v>
       </x:c>
       <x:c r="C1622" s="2" t="s">
-        <x:v>3151</x:v>
+        <x:v>3221</x:v>
       </x:c>
       <x:c r="D1622" s="2" t="s">
-        <x:v>3152</x:v>
+        <x:v>3222</x:v>
       </x:c>
       <x:c r="E1622" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1622" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1623" spans="1:6">
       <x:c r="A1623" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1623" s="2" t="s">
-        <x:v>3153</x:v>
+        <x:v>3223</x:v>
       </x:c>
       <x:c r="C1623" s="2" t="s">
-        <x:v>3154</x:v>
+        <x:v>3224</x:v>
       </x:c>
       <x:c r="D1623" s="2" t="s">
-        <x:v>3155</x:v>
+        <x:v>3225</x:v>
       </x:c>
       <x:c r="E1623" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1623" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1624" spans="1:6">
       <x:c r="A1624" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1624" s="2" t="s">
-        <x:v>3153</x:v>
+        <x:v>3223</x:v>
       </x:c>
       <x:c r="C1624" s="2" t="s">
-        <x:v>3156</x:v>
+        <x:v>3226</x:v>
       </x:c>
       <x:c r="D1624" s="2" t="s">
-        <x:v>3157</x:v>
+        <x:v>3227</x:v>
       </x:c>
       <x:c r="E1624" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1624" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3228</x:v>
       </x:c>
     </x:row>
     <x:row r="1625" spans="1:6">
       <x:c r="A1625" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1625" s="2" t="s">
-        <x:v>3153</x:v>
+        <x:v>3223</x:v>
       </x:c>
       <x:c r="C1625" s="2" t="s">
-        <x:v>3158</x:v>
+        <x:v>3229</x:v>
       </x:c>
       <x:c r="D1625" s="2" t="s">
-        <x:v>3159</x:v>
+        <x:v>3230</x:v>
       </x:c>
       <x:c r="E1625" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1625" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1626" spans="1:6">
       <x:c r="A1626" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1626" s="2" t="s">
-        <x:v>3160</x:v>
+        <x:v>3231</x:v>
       </x:c>
       <x:c r="C1626" s="2" t="s">
-        <x:v>3161</x:v>
+        <x:v>3232</x:v>
       </x:c>
       <x:c r="D1626" s="2" t="s">
-        <x:v>3162</x:v>
+        <x:v>3233</x:v>
       </x:c>
       <x:c r="E1626" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1626" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1627" spans="1:6">
       <x:c r="A1627" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1627" s="2" t="s">
-        <x:v>3160</x:v>
+        <x:v>3231</x:v>
       </x:c>
       <x:c r="C1627" s="2" t="s">
-        <x:v>3163</x:v>
+        <x:v>3234</x:v>
       </x:c>
       <x:c r="D1627" s="2" t="s">
-        <x:v>3164</x:v>
+        <x:v>3235</x:v>
       </x:c>
       <x:c r="E1627" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1627" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3236</x:v>
       </x:c>
     </x:row>
     <x:row r="1628" spans="1:6">
       <x:c r="A1628" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1628" s="2" t="s">
-        <x:v>3160</x:v>
+        <x:v>3231</x:v>
       </x:c>
       <x:c r="C1628" s="2" t="s">
-        <x:v>3165</x:v>
+        <x:v>3237</x:v>
       </x:c>
       <x:c r="D1628" s="2" t="s">
-        <x:v>3166</x:v>
+        <x:v>3238</x:v>
       </x:c>
       <x:c r="E1628" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1628" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1629" spans="1:6">
       <x:c r="A1629" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1629" s="2" t="s">
-        <x:v>3167</x:v>
+        <x:v>3239</x:v>
       </x:c>
       <x:c r="C1629" s="2" t="s">
-        <x:v>3168</x:v>
+        <x:v>3240</x:v>
       </x:c>
       <x:c r="D1629" s="2" t="s">
-        <x:v>3169</x:v>
+        <x:v>3241</x:v>
       </x:c>
       <x:c r="E1629" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1629" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1630" spans="1:6">
       <x:c r="A1630" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1630" s="2" t="s">
-        <x:v>3167</x:v>
+        <x:v>3239</x:v>
       </x:c>
       <x:c r="C1630" s="2" t="s">
-        <x:v>3170</x:v>
+        <x:v>3242</x:v>
       </x:c>
       <x:c r="D1630" s="2" t="s">
-        <x:v>3171</x:v>
+        <x:v>3243</x:v>
       </x:c>
       <x:c r="E1630" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1630" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3244</x:v>
       </x:c>
     </x:row>
     <x:row r="1631" spans="1:6">
       <x:c r="A1631" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1631" s="2" t="s">
-        <x:v>3167</x:v>
+        <x:v>3239</x:v>
       </x:c>
       <x:c r="C1631" s="2" t="s">
-        <x:v>3172</x:v>
+        <x:v>3245</x:v>
       </x:c>
       <x:c r="D1631" s="2" t="s">
-        <x:v>3173</x:v>
+        <x:v>3246</x:v>
       </x:c>
       <x:c r="E1631" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1631" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1632" spans="1:6">
       <x:c r="A1632" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1632" s="2" t="s">
-        <x:v>3174</x:v>
+        <x:v>3247</x:v>
       </x:c>
       <x:c r="C1632" s="2" t="s">
-        <x:v>3175</x:v>
+        <x:v>3248</x:v>
       </x:c>
       <x:c r="D1632" s="2" t="s">
-        <x:v>3176</x:v>
+        <x:v>3249</x:v>
       </x:c>
       <x:c r="E1632" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1632" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1633" spans="1:6">
       <x:c r="A1633" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1633" s="2" t="s">
-        <x:v>3174</x:v>
+        <x:v>3247</x:v>
       </x:c>
       <x:c r="C1633" s="2" t="s">
-        <x:v>3177</x:v>
+        <x:v>3250</x:v>
       </x:c>
       <x:c r="D1633" s="2" t="s">
-        <x:v>3178</x:v>
+        <x:v>3251</x:v>
       </x:c>
       <x:c r="E1633" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1633" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3252</x:v>
       </x:c>
     </x:row>
     <x:row r="1634" spans="1:6">
       <x:c r="A1634" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1634" s="2" t="s">
-        <x:v>3174</x:v>
+        <x:v>3247</x:v>
       </x:c>
       <x:c r="C1634" s="2" t="s">
-        <x:v>3179</x:v>
+        <x:v>3253</x:v>
       </x:c>
       <x:c r="D1634" s="2" t="s">
-        <x:v>3180</x:v>
+        <x:v>3254</x:v>
       </x:c>
       <x:c r="E1634" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1634" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1635" spans="1:6">
       <x:c r="A1635" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1635" s="2" t="s">
-        <x:v>3181</x:v>
+        <x:v>3255</x:v>
       </x:c>
       <x:c r="C1635" s="2" t="s">
-        <x:v>3182</x:v>
+        <x:v>3256</x:v>
       </x:c>
       <x:c r="D1635" s="2" t="s">
-        <x:v>3183</x:v>
+        <x:v>3257</x:v>
       </x:c>
       <x:c r="E1635" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1635" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1636" spans="1:6">
       <x:c r="A1636" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1636" s="2" t="s">
-        <x:v>3181</x:v>
+        <x:v>3255</x:v>
       </x:c>
       <x:c r="C1636" s="2" t="s">
-        <x:v>3184</x:v>
+        <x:v>3258</x:v>
       </x:c>
       <x:c r="D1636" s="2" t="s">
-        <x:v>3185</x:v>
+        <x:v>3259</x:v>
       </x:c>
       <x:c r="E1636" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1636" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3260</x:v>
       </x:c>
     </x:row>
     <x:row r="1637" spans="1:6">
       <x:c r="A1637" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1637" s="2" t="s">
-        <x:v>3181</x:v>
+        <x:v>3255</x:v>
       </x:c>
       <x:c r="C1637" s="2" t="s">
-        <x:v>3186</x:v>
+        <x:v>3261</x:v>
       </x:c>
       <x:c r="D1637" s="2" t="s">
-        <x:v>3187</x:v>
+        <x:v>3262</x:v>
       </x:c>
       <x:c r="E1637" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1637" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1638" spans="1:6">
       <x:c r="A1638" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1638" s="2" t="s">
-        <x:v>3188</x:v>
+        <x:v>3263</x:v>
       </x:c>
       <x:c r="C1638" s="2" t="s">
-        <x:v>3189</x:v>
+        <x:v>3264</x:v>
       </x:c>
       <x:c r="D1638" s="2" t="s">
-        <x:v>3190</x:v>
+        <x:v>3265</x:v>
       </x:c>
       <x:c r="E1638" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1638" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1639" spans="1:6">
       <x:c r="A1639" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1639" s="2" t="s">
-        <x:v>3188</x:v>
+        <x:v>3263</x:v>
       </x:c>
       <x:c r="C1639" s="2" t="s">
-        <x:v>3191</x:v>
+        <x:v>3266</x:v>
       </x:c>
       <x:c r="D1639" s="2" t="s">
-        <x:v>3192</x:v>
+        <x:v>3267</x:v>
       </x:c>
       <x:c r="E1639" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1639" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3268</x:v>
       </x:c>
     </x:row>
     <x:row r="1640" spans="1:6">
       <x:c r="A1640" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1640" s="2" t="s">
-        <x:v>3188</x:v>
+        <x:v>3263</x:v>
       </x:c>
       <x:c r="C1640" s="2" t="s">
-        <x:v>3193</x:v>
+        <x:v>3269</x:v>
       </x:c>
       <x:c r="D1640" s="2" t="s">
-        <x:v>3194</x:v>
+        <x:v>3270</x:v>
       </x:c>
       <x:c r="E1640" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1640" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1641" spans="1:6">
       <x:c r="A1641" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1641" s="2" t="s">
-        <x:v>3195</x:v>
+        <x:v>3271</x:v>
       </x:c>
       <x:c r="C1641" s="2" t="s">
-        <x:v>3196</x:v>
+        <x:v>3272</x:v>
       </x:c>
       <x:c r="D1641" s="2" t="s">
-        <x:v>3197</x:v>
+        <x:v>3273</x:v>
       </x:c>
       <x:c r="E1641" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1641" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1642" spans="1:6">
       <x:c r="A1642" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1642" s="2" t="s">
-        <x:v>3195</x:v>
+        <x:v>3271</x:v>
       </x:c>
       <x:c r="C1642" s="2" t="s">
-        <x:v>3198</x:v>
+        <x:v>3274</x:v>
       </x:c>
       <x:c r="D1642" s="2" t="s">
-        <x:v>3199</x:v>
+        <x:v>3275</x:v>
       </x:c>
       <x:c r="E1642" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1642" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3276</x:v>
       </x:c>
     </x:row>
     <x:row r="1643" spans="1:6">
       <x:c r="A1643" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1643" s="2" t="s">
-        <x:v>3195</x:v>
+        <x:v>3271</x:v>
       </x:c>
       <x:c r="C1643" s="2" t="s">
-        <x:v>3200</x:v>
+        <x:v>3277</x:v>
       </x:c>
       <x:c r="D1643" s="2" t="s">
-        <x:v>3201</x:v>
+        <x:v>3278</x:v>
       </x:c>
       <x:c r="E1643" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1643" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1644" spans="1:6">
       <x:c r="A1644" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1644" s="2" t="s">
-        <x:v>3202</x:v>
+        <x:v>3279</x:v>
       </x:c>
       <x:c r="C1644" s="2" t="s">
-        <x:v>3203</x:v>
+        <x:v>3280</x:v>
       </x:c>
       <x:c r="D1644" s="2" t="s">
-        <x:v>3204</x:v>
+        <x:v>3281</x:v>
       </x:c>
       <x:c r="E1644" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1644" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1645" spans="1:6">
       <x:c r="A1645" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1645" s="2" t="s">
-        <x:v>3202</x:v>
+        <x:v>3279</x:v>
       </x:c>
       <x:c r="C1645" s="2" t="s">
-        <x:v>3205</x:v>
+        <x:v>3282</x:v>
       </x:c>
       <x:c r="D1645" s="2" t="s">
-        <x:v>3206</x:v>
+        <x:v>3283</x:v>
       </x:c>
       <x:c r="E1645" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1645" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3284</x:v>
       </x:c>
     </x:row>
     <x:row r="1646" spans="1:6">
       <x:c r="A1646" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1646" s="2" t="s">
-        <x:v>3202</x:v>
+        <x:v>3279</x:v>
       </x:c>
       <x:c r="C1646" s="2" t="s">
-        <x:v>3207</x:v>
+        <x:v>3285</x:v>
       </x:c>
       <x:c r="D1646" s="2" t="s">
-        <x:v>3208</x:v>
+        <x:v>3286</x:v>
       </x:c>
       <x:c r="E1646" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1646" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1647" spans="1:6">
       <x:c r="A1647" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1647" s="2" t="s">
-        <x:v>3209</x:v>
+        <x:v>3287</x:v>
       </x:c>
       <x:c r="C1647" s="2" t="s">
-        <x:v>3210</x:v>
+        <x:v>3288</x:v>
       </x:c>
       <x:c r="D1647" s="2" t="s">
-        <x:v>3211</x:v>
+        <x:v>3289</x:v>
       </x:c>
       <x:c r="E1647" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1647" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1648" spans="1:6">
       <x:c r="A1648" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1648" s="2" t="s">
-        <x:v>3209</x:v>
+        <x:v>3287</x:v>
       </x:c>
       <x:c r="C1648" s="2" t="s">
-        <x:v>3212</x:v>
+        <x:v>3290</x:v>
       </x:c>
       <x:c r="D1648" s="2" t="s">
-        <x:v>3213</x:v>
+        <x:v>3291</x:v>
       </x:c>
       <x:c r="E1648" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1648" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3292</x:v>
       </x:c>
     </x:row>
     <x:row r="1649" spans="1:6">
       <x:c r="A1649" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1649" s="2" t="s">
-        <x:v>3209</x:v>
+        <x:v>3287</x:v>
       </x:c>
       <x:c r="C1649" s="2" t="s">
-        <x:v>3214</x:v>
+        <x:v>3293</x:v>
       </x:c>
       <x:c r="D1649" s="2" t="s">
-        <x:v>3215</x:v>
+        <x:v>3294</x:v>
       </x:c>
       <x:c r="E1649" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1649" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1650" spans="1:6">
       <x:c r="A1650" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1650" s="2" t="s">
-        <x:v>3216</x:v>
+        <x:v>3295</x:v>
       </x:c>
       <x:c r="C1650" s="2" t="s">
-        <x:v>3217</x:v>
+        <x:v>3296</x:v>
       </x:c>
       <x:c r="D1650" s="2" t="s">
-        <x:v>3218</x:v>
+        <x:v>3297</x:v>
       </x:c>
       <x:c r="E1650" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1650" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1651" spans="1:6">
       <x:c r="A1651" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1651" s="2" t="s">
-        <x:v>3216</x:v>
+        <x:v>3295</x:v>
       </x:c>
       <x:c r="C1651" s="2" t="s">
-        <x:v>3219</x:v>
+        <x:v>3298</x:v>
       </x:c>
       <x:c r="D1651" s="2" t="s">
-        <x:v>3220</x:v>
+        <x:v>3299</x:v>
       </x:c>
       <x:c r="E1651" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1651" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3300</x:v>
       </x:c>
     </x:row>
     <x:row r="1652" spans="1:6">
       <x:c r="A1652" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1652" s="2" t="s">
-        <x:v>3216</x:v>
+        <x:v>3295</x:v>
       </x:c>
       <x:c r="C1652" s="2" t="s">
-        <x:v>3221</x:v>
+        <x:v>3301</x:v>
       </x:c>
       <x:c r="D1652" s="2" t="s">
-        <x:v>3222</x:v>
+        <x:v>3302</x:v>
       </x:c>
       <x:c r="E1652" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1652" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1653" spans="1:6">
       <x:c r="A1653" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1653" s="2" t="s">
-        <x:v>3223</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="C1653" s="2" t="s">
-        <x:v>3224</x:v>
+        <x:v>3304</x:v>
       </x:c>
       <x:c r="D1653" s="2" t="s">
-        <x:v>3225</x:v>
+        <x:v>3305</x:v>
       </x:c>
       <x:c r="E1653" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1653" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1654" spans="1:6">
       <x:c r="A1654" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1654" s="2" t="s">
-        <x:v>3223</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="C1654" s="2" t="s">
-        <x:v>3226</x:v>
+        <x:v>3306</x:v>
       </x:c>
       <x:c r="D1654" s="2" t="s">
-        <x:v>3227</x:v>
+        <x:v>3307</x:v>
       </x:c>
       <x:c r="E1654" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1654" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3308</x:v>
       </x:c>
     </x:row>
     <x:row r="1655" spans="1:6">
       <x:c r="A1655" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1655" s="2" t="s">
-        <x:v>3223</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="C1655" s="2" t="s">
-        <x:v>3228</x:v>
+        <x:v>3309</x:v>
       </x:c>
       <x:c r="D1655" s="2" t="s">
-        <x:v>3229</x:v>
+        <x:v>3310</x:v>
       </x:c>
       <x:c r="E1655" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1655" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1656" spans="1:6">
       <x:c r="A1656" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1656" s="2" t="s">
-        <x:v>3230</x:v>
+        <x:v>3311</x:v>
       </x:c>
       <x:c r="C1656" s="2" t="s">
-        <x:v>3231</x:v>
+        <x:v>3312</x:v>
       </x:c>
       <x:c r="D1656" s="2" t="s">
-        <x:v>3232</x:v>
+        <x:v>3313</x:v>
       </x:c>
       <x:c r="E1656" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1656" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1657" spans="1:6">
       <x:c r="A1657" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1657" s="2" t="s">
-        <x:v>3230</x:v>
+        <x:v>3311</x:v>
       </x:c>
       <x:c r="C1657" s="2" t="s">
-        <x:v>3233</x:v>
+        <x:v>3314</x:v>
       </x:c>
       <x:c r="D1657" s="2" t="s">
-        <x:v>3234</x:v>
+        <x:v>3315</x:v>
       </x:c>
       <x:c r="E1657" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1657" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3316</x:v>
       </x:c>
     </x:row>
     <x:row r="1658" spans="1:6">
       <x:c r="A1658" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1658" s="2" t="s">
-        <x:v>3230</x:v>
+        <x:v>3311</x:v>
       </x:c>
       <x:c r="C1658" s="2" t="s">
-        <x:v>3235</x:v>
+        <x:v>3317</x:v>
       </x:c>
       <x:c r="D1658" s="2" t="s">
-        <x:v>3236</x:v>
+        <x:v>3318</x:v>
       </x:c>
       <x:c r="E1658" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1658" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1659" spans="1:6">
       <x:c r="A1659" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1659" s="2" t="s">
-        <x:v>3237</x:v>
+        <x:v>3319</x:v>
       </x:c>
       <x:c r="C1659" s="2" t="s">
-        <x:v>3238</x:v>
+        <x:v>3320</x:v>
       </x:c>
       <x:c r="D1659" s="2" t="s">
-        <x:v>3239</x:v>
+        <x:v>3321</x:v>
       </x:c>
       <x:c r="E1659" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1659" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1660" spans="1:6">
       <x:c r="A1660" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1660" s="2" t="s">
-        <x:v>3237</x:v>
+        <x:v>3319</x:v>
       </x:c>
       <x:c r="C1660" s="2" t="s">
-        <x:v>3240</x:v>
+        <x:v>3322</x:v>
       </x:c>
       <x:c r="D1660" s="2" t="s">
-        <x:v>3241</x:v>
+        <x:v>3323</x:v>
       </x:c>
       <x:c r="E1660" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1660" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3324</x:v>
       </x:c>
     </x:row>
     <x:row r="1661" spans="1:6">
       <x:c r="A1661" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1661" s="2" t="s">
-        <x:v>3237</x:v>
+        <x:v>3319</x:v>
       </x:c>
       <x:c r="C1661" s="2" t="s">
-        <x:v>3242</x:v>
+        <x:v>3325</x:v>
       </x:c>
       <x:c r="D1661" s="2" t="s">
-        <x:v>3243</x:v>
+        <x:v>3326</x:v>
       </x:c>
       <x:c r="E1661" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1661" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1662" spans="1:6">
       <x:c r="A1662" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1662" s="2" t="s">
-        <x:v>3244</x:v>
+        <x:v>3327</x:v>
       </x:c>
       <x:c r="C1662" s="2" t="s">
-        <x:v>3245</x:v>
+        <x:v>3328</x:v>
       </x:c>
       <x:c r="D1662" s="2" t="s">
-        <x:v>3246</x:v>
+        <x:v>3329</x:v>
       </x:c>
       <x:c r="E1662" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1662" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1663" spans="1:6">
       <x:c r="A1663" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1663" s="2" t="s">
-        <x:v>3244</x:v>
+        <x:v>3327</x:v>
       </x:c>
       <x:c r="C1663" s="2" t="s">
-        <x:v>3247</x:v>
+        <x:v>3330</x:v>
       </x:c>
       <x:c r="D1663" s="2" t="s">
-        <x:v>3248</x:v>
+        <x:v>3331</x:v>
       </x:c>
       <x:c r="E1663" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1663" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3332</x:v>
       </x:c>
     </x:row>
     <x:row r="1664" spans="1:6">
       <x:c r="A1664" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1664" s="2" t="s">
-        <x:v>3244</x:v>
+        <x:v>3327</x:v>
       </x:c>
       <x:c r="C1664" s="2" t="s">
-        <x:v>3249</x:v>
+        <x:v>3333</x:v>
       </x:c>
       <x:c r="D1664" s="2" t="s">
-        <x:v>3250</x:v>
+        <x:v>3334</x:v>
       </x:c>
       <x:c r="E1664" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1664" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1665" spans="1:6">
       <x:c r="A1665" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1665" s="2" t="s">
-        <x:v>3251</x:v>
+        <x:v>3335</x:v>
       </x:c>
       <x:c r="C1665" s="2" t="s">
-        <x:v>3252</x:v>
+        <x:v>3336</x:v>
       </x:c>
       <x:c r="D1665" s="2" t="s">
-        <x:v>3253</x:v>
+        <x:v>3337</x:v>
       </x:c>
       <x:c r="E1665" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1665" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1666" spans="1:6">
       <x:c r="A1666" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1666" s="2" t="s">
-        <x:v>3251</x:v>
+        <x:v>3335</x:v>
       </x:c>
       <x:c r="C1666" s="2" t="s">
-        <x:v>3254</x:v>
+        <x:v>3338</x:v>
       </x:c>
       <x:c r="D1666" s="2" t="s">
-        <x:v>3255</x:v>
+        <x:v>3339</x:v>
       </x:c>
       <x:c r="E1666" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1666" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3340</x:v>
       </x:c>
     </x:row>
     <x:row r="1667" spans="1:6">
       <x:c r="A1667" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1667" s="2" t="s">
-        <x:v>3251</x:v>
+        <x:v>3335</x:v>
       </x:c>
       <x:c r="C1667" s="2" t="s">
-        <x:v>3256</x:v>
+        <x:v>3341</x:v>
       </x:c>
       <x:c r="D1667" s="2" t="s">
-        <x:v>3257</x:v>
+        <x:v>3342</x:v>
       </x:c>
       <x:c r="E1667" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1667" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1668" spans="1:6">
       <x:c r="A1668" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1668" s="2" t="s">
-        <x:v>3258</x:v>
+        <x:v>3343</x:v>
       </x:c>
       <x:c r="C1668" s="2" t="s">
-        <x:v>3259</x:v>
+        <x:v>3344</x:v>
       </x:c>
       <x:c r="D1668" s="2" t="s">
-        <x:v>3260</x:v>
+        <x:v>3345</x:v>
       </x:c>
       <x:c r="E1668" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1668" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1669" spans="1:6">
       <x:c r="A1669" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1669" s="2" t="s">
-        <x:v>3258</x:v>
+        <x:v>3343</x:v>
       </x:c>
       <x:c r="C1669" s="2" t="s">
-        <x:v>3261</x:v>
+        <x:v>3346</x:v>
       </x:c>
       <x:c r="D1669" s="2" t="s">
-        <x:v>3262</x:v>
+        <x:v>3347</x:v>
       </x:c>
       <x:c r="E1669" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1669" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3348</x:v>
       </x:c>
     </x:row>
     <x:row r="1670" spans="1:6">
       <x:c r="A1670" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1670" s="2" t="s">
-        <x:v>3258</x:v>
+        <x:v>3343</x:v>
       </x:c>
       <x:c r="C1670" s="2" t="s">
-        <x:v>3263</x:v>
+        <x:v>3349</x:v>
       </x:c>
       <x:c r="D1670" s="2" t="s">
-        <x:v>3264</x:v>
+        <x:v>3350</x:v>
       </x:c>
       <x:c r="E1670" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1670" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1671" spans="1:6">
       <x:c r="A1671" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1671" s="2" t="s">
-        <x:v>3265</x:v>
+        <x:v>3351</x:v>
       </x:c>
       <x:c r="C1671" s="2" t="s">
-        <x:v>3266</x:v>
+        <x:v>3352</x:v>
       </x:c>
       <x:c r="D1671" s="2" t="s">
-        <x:v>3267</x:v>
+        <x:v>3353</x:v>
       </x:c>
       <x:c r="E1671" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1671" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1672" spans="1:6">
       <x:c r="A1672" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1672" s="2" t="s">
-        <x:v>3265</x:v>
+        <x:v>3351</x:v>
       </x:c>
       <x:c r="C1672" s="2" t="s">
-        <x:v>3268</x:v>
+        <x:v>3354</x:v>
       </x:c>
       <x:c r="D1672" s="2" t="s">
-        <x:v>3269</x:v>
+        <x:v>3355</x:v>
       </x:c>
       <x:c r="E1672" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1672" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3356</x:v>
       </x:c>
     </x:row>
     <x:row r="1673" spans="1:6">
       <x:c r="A1673" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1673" s="2" t="s">
-        <x:v>3265</x:v>
+        <x:v>3351</x:v>
       </x:c>
       <x:c r="C1673" s="2" t="s">
-        <x:v>3270</x:v>
+        <x:v>3357</x:v>
       </x:c>
       <x:c r="D1673" s="2" t="s">
-        <x:v>3271</x:v>
+        <x:v>3358</x:v>
       </x:c>
       <x:c r="E1673" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1673" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1674" spans="1:6">
       <x:c r="A1674" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1674" s="2" t="s">
-        <x:v>3272</x:v>
+        <x:v>3359</x:v>
       </x:c>
       <x:c r="C1674" s="2" t="s">
-        <x:v>3273</x:v>
+        <x:v>3360</x:v>
       </x:c>
       <x:c r="D1674" s="2" t="s">
-        <x:v>3274</x:v>
+        <x:v>3361</x:v>
       </x:c>
       <x:c r="E1674" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1674" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1675" spans="1:6">
       <x:c r="A1675" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1675" s="2" t="s">
-        <x:v>3272</x:v>
+        <x:v>3359</x:v>
       </x:c>
       <x:c r="C1675" s="2" t="s">
-        <x:v>3275</x:v>
+        <x:v>3362</x:v>
       </x:c>
       <x:c r="D1675" s="2" t="s">
-        <x:v>3276</x:v>
+        <x:v>3363</x:v>
       </x:c>
       <x:c r="E1675" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1675" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3364</x:v>
       </x:c>
     </x:row>
     <x:row r="1676" spans="1:6">
       <x:c r="A1676" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1676" s="2" t="s">
-        <x:v>3272</x:v>
+        <x:v>3359</x:v>
       </x:c>
       <x:c r="C1676" s="2" t="s">
-        <x:v>3277</x:v>
+        <x:v>3365</x:v>
       </x:c>
       <x:c r="D1676" s="2" t="s">
-        <x:v>3278</x:v>
+        <x:v>3366</x:v>
       </x:c>
       <x:c r="E1676" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1676" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1677" spans="1:6">
       <x:c r="A1677" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1677" s="2" t="s">
-        <x:v>3279</x:v>
+        <x:v>3367</x:v>
       </x:c>
       <x:c r="C1677" s="2" t="s">
-        <x:v>3280</x:v>
+        <x:v>3368</x:v>
       </x:c>
       <x:c r="D1677" s="2" t="s">
-        <x:v>3281</x:v>
+        <x:v>3369</x:v>
       </x:c>
       <x:c r="E1677" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1677" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1678" spans="1:6">
       <x:c r="A1678" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1678" s="2" t="s">
-        <x:v>3279</x:v>
+        <x:v>3367</x:v>
       </x:c>
       <x:c r="C1678" s="2" t="s">
-        <x:v>3282</x:v>
+        <x:v>3370</x:v>
       </x:c>
       <x:c r="D1678" s="2" t="s">
-        <x:v>3283</x:v>
+        <x:v>3371</x:v>
       </x:c>
       <x:c r="E1678" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1678" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3372</x:v>
       </x:c>
     </x:row>
     <x:row r="1679" spans="1:6">
       <x:c r="A1679" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1679" s="2" t="s">
-        <x:v>3279</x:v>
+        <x:v>3367</x:v>
       </x:c>
       <x:c r="C1679" s="2" t="s">
-        <x:v>3284</x:v>
+        <x:v>3373</x:v>
       </x:c>
       <x:c r="D1679" s="2" t="s">
-        <x:v>3285</x:v>
+        <x:v>3374</x:v>
       </x:c>
       <x:c r="E1679" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1679" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1680" spans="1:6">
       <x:c r="A1680" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1680" s="2" t="s">
-        <x:v>3286</x:v>
+        <x:v>3375</x:v>
       </x:c>
       <x:c r="C1680" s="2" t="s">
-        <x:v>3287</x:v>
+        <x:v>3376</x:v>
       </x:c>
       <x:c r="D1680" s="2" t="s">
-        <x:v>3288</x:v>
+        <x:v>3377</x:v>
       </x:c>
       <x:c r="E1680" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1680" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1681" spans="1:6">
       <x:c r="A1681" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1681" s="2" t="s">
-        <x:v>3286</x:v>
+        <x:v>3375</x:v>
       </x:c>
       <x:c r="C1681" s="2" t="s">
-        <x:v>3289</x:v>
+        <x:v>3378</x:v>
       </x:c>
       <x:c r="D1681" s="2" t="s">
-        <x:v>3290</x:v>
+        <x:v>3379</x:v>
       </x:c>
       <x:c r="E1681" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1681" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3380</x:v>
       </x:c>
     </x:row>
     <x:row r="1682" spans="1:6">
       <x:c r="A1682" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1682" s="2" t="s">
-        <x:v>3286</x:v>
+        <x:v>3375</x:v>
       </x:c>
       <x:c r="C1682" s="2" t="s">
-        <x:v>3291</x:v>
+        <x:v>3381</x:v>
       </x:c>
       <x:c r="D1682" s="2" t="s">
-        <x:v>3292</x:v>
+        <x:v>3382</x:v>
       </x:c>
       <x:c r="E1682" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1682" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1683" spans="1:6">
       <x:c r="A1683" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1683" s="2" t="s">
-        <x:v>3293</x:v>
+        <x:v>3383</x:v>
       </x:c>
       <x:c r="C1683" s="2" t="s">
-        <x:v>3294</x:v>
+        <x:v>3384</x:v>
       </x:c>
       <x:c r="D1683" s="2" t="s">
-        <x:v>3295</x:v>
+        <x:v>3385</x:v>
       </x:c>
       <x:c r="E1683" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1683" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1684" spans="1:6">
       <x:c r="A1684" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1684" s="2" t="s">
-        <x:v>3293</x:v>
+        <x:v>3383</x:v>
       </x:c>
       <x:c r="C1684" s="2" t="s">
-        <x:v>3296</x:v>
+        <x:v>3386</x:v>
       </x:c>
       <x:c r="D1684" s="2" t="s">
-        <x:v>3297</x:v>
+        <x:v>3387</x:v>
       </x:c>
       <x:c r="E1684" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1684" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3388</x:v>
       </x:c>
     </x:row>
     <x:row r="1685" spans="1:6">
       <x:c r="A1685" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1685" s="2" t="s">
-        <x:v>3293</x:v>
+        <x:v>3383</x:v>
       </x:c>
       <x:c r="C1685" s="2" t="s">
-        <x:v>3298</x:v>
+        <x:v>3389</x:v>
       </x:c>
       <x:c r="D1685" s="2" t="s">
-        <x:v>3299</x:v>
+        <x:v>3390</x:v>
       </x:c>
       <x:c r="E1685" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1685" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1686" spans="1:6">
       <x:c r="A1686" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1686" s="2" t="s">
-        <x:v>3300</x:v>
+        <x:v>3391</x:v>
       </x:c>
       <x:c r="C1686" s="2" t="s">
-        <x:v>3301</x:v>
+        <x:v>3392</x:v>
       </x:c>
       <x:c r="D1686" s="2" t="s">
-        <x:v>3302</x:v>
+        <x:v>3393</x:v>
       </x:c>
       <x:c r="E1686" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1686" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1687" spans="1:6">
       <x:c r="A1687" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1687" s="2" t="s">
-        <x:v>3300</x:v>
+        <x:v>3391</x:v>
       </x:c>
       <x:c r="C1687" s="2" t="s">
-        <x:v>3303</x:v>
+        <x:v>3394</x:v>
       </x:c>
       <x:c r="D1687" s="2" t="s">
-        <x:v>3304</x:v>
+        <x:v>3395</x:v>
       </x:c>
       <x:c r="E1687" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1687" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3396</x:v>
       </x:c>
     </x:row>
     <x:row r="1688" spans="1:6">
       <x:c r="A1688" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1688" s="2" t="s">
-        <x:v>3300</x:v>
+        <x:v>3391</x:v>
       </x:c>
       <x:c r="C1688" s="2" t="s">
-        <x:v>3305</x:v>
+        <x:v>3397</x:v>
       </x:c>
       <x:c r="D1688" s="2" t="s">
-        <x:v>3306</x:v>
+        <x:v>3398</x:v>
       </x:c>
       <x:c r="E1688" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1688" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1689" spans="1:6">
       <x:c r="A1689" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1689" s="2" t="s">
-        <x:v>3307</x:v>
+        <x:v>3399</x:v>
       </x:c>
       <x:c r="C1689" s="2" t="s">
-        <x:v>3308</x:v>
+        <x:v>3400</x:v>
       </x:c>
       <x:c r="D1689" s="2" t="s">
-        <x:v>3309</x:v>
+        <x:v>3401</x:v>
       </x:c>
       <x:c r="E1689" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1689" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1690" spans="1:6">
       <x:c r="A1690" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1690" s="2" t="s">
-        <x:v>3307</x:v>
+        <x:v>3399</x:v>
       </x:c>
       <x:c r="C1690" s="2" t="s">
-        <x:v>3310</x:v>
+        <x:v>3402</x:v>
       </x:c>
       <x:c r="D1690" s="2" t="s">
-        <x:v>3311</x:v>
+        <x:v>3403</x:v>
       </x:c>
       <x:c r="E1690" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1690" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3404</x:v>
       </x:c>
     </x:row>
     <x:row r="1691" spans="1:6">
       <x:c r="A1691" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1691" s="2" t="s">
-        <x:v>3307</x:v>
+        <x:v>3399</x:v>
       </x:c>
       <x:c r="C1691" s="2" t="s">
-        <x:v>3312</x:v>
+        <x:v>3405</x:v>
       </x:c>
       <x:c r="D1691" s="2" t="s">
-        <x:v>3313</x:v>
+        <x:v>3406</x:v>
       </x:c>
       <x:c r="E1691" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1691" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1692" spans="1:6">
       <x:c r="A1692" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1692" s="2" t="s">
-        <x:v>3314</x:v>
+        <x:v>3407</x:v>
       </x:c>
       <x:c r="C1692" s="2" t="s">
-        <x:v>3315</x:v>
+        <x:v>3408</x:v>
       </x:c>
       <x:c r="D1692" s="2" t="s">
-        <x:v>3316</x:v>
+        <x:v>3409</x:v>
       </x:c>
       <x:c r="E1692" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1692" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1693" spans="1:6">
       <x:c r="A1693" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1693" s="2" t="s">
-        <x:v>3314</x:v>
+        <x:v>3407</x:v>
       </x:c>
       <x:c r="C1693" s="2" t="s">
-        <x:v>3317</x:v>
+        <x:v>3410</x:v>
       </x:c>
       <x:c r="D1693" s="2" t="s">
-        <x:v>3318</x:v>
+        <x:v>3411</x:v>
       </x:c>
       <x:c r="E1693" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1693" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3412</x:v>
       </x:c>
     </x:row>
     <x:row r="1694" spans="1:6">
       <x:c r="A1694" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1694" s="2" t="s">
-        <x:v>3314</x:v>
+        <x:v>3407</x:v>
       </x:c>
       <x:c r="C1694" s="2" t="s">
-        <x:v>3319</x:v>
+        <x:v>3413</x:v>
       </x:c>
       <x:c r="D1694" s="2" t="s">
-        <x:v>3320</x:v>
+        <x:v>3414</x:v>
       </x:c>
       <x:c r="E1694" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1694" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1695" spans="1:6">
       <x:c r="A1695" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1695" s="2" t="s">
-        <x:v>3321</x:v>
+        <x:v>3415</x:v>
       </x:c>
       <x:c r="C1695" s="2" t="s">
-        <x:v>3322</x:v>
+        <x:v>3416</x:v>
       </x:c>
       <x:c r="D1695" s="2" t="s">
-        <x:v>3323</x:v>
+        <x:v>3417</x:v>
       </x:c>
       <x:c r="E1695" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1695" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1696" spans="1:6">
       <x:c r="A1696" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1696" s="2" t="s">
-        <x:v>3321</x:v>
+        <x:v>3415</x:v>
       </x:c>
       <x:c r="C1696" s="2" t="s">
-        <x:v>3324</x:v>
+        <x:v>3418</x:v>
       </x:c>
       <x:c r="D1696" s="2" t="s">
-        <x:v>3325</x:v>
+        <x:v>3419</x:v>
       </x:c>
       <x:c r="E1696" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1696" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3420</x:v>
       </x:c>
     </x:row>
     <x:row r="1697" spans="1:6">
       <x:c r="A1697" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1697" s="2" t="s">
-        <x:v>3321</x:v>
+        <x:v>3415</x:v>
       </x:c>
       <x:c r="C1697" s="2" t="s">
-        <x:v>3326</x:v>
+        <x:v>3421</x:v>
       </x:c>
       <x:c r="D1697" s="2" t="s">
-        <x:v>3327</x:v>
+        <x:v>3422</x:v>
       </x:c>
       <x:c r="E1697" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1697" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1698" spans="1:6">
       <x:c r="A1698" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1698" s="2" t="s">
-        <x:v>3328</x:v>
+        <x:v>3423</x:v>
       </x:c>
       <x:c r="C1698" s="2" t="s">
-        <x:v>3329</x:v>
+        <x:v>3424</x:v>
       </x:c>
       <x:c r="D1698" s="2" t="s">
-        <x:v>3330</x:v>
+        <x:v>3425</x:v>
       </x:c>
       <x:c r="E1698" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1698" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1699" spans="1:6">
       <x:c r="A1699" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1699" s="2" t="s">
-        <x:v>3328</x:v>
+        <x:v>3423</x:v>
       </x:c>
       <x:c r="C1699" s="2" t="s">
-        <x:v>3331</x:v>
+        <x:v>3426</x:v>
       </x:c>
       <x:c r="D1699" s="2" t="s">
-        <x:v>3332</x:v>
+        <x:v>3427</x:v>
       </x:c>
       <x:c r="E1699" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1699" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3428</x:v>
       </x:c>
     </x:row>
     <x:row r="1700" spans="1:6">
       <x:c r="A1700" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1700" s="2" t="s">
-        <x:v>3328</x:v>
+        <x:v>3423</x:v>
       </x:c>
       <x:c r="C1700" s="2" t="s">
-        <x:v>3333</x:v>
+        <x:v>3429</x:v>
       </x:c>
       <x:c r="D1700" s="2" t="s">
-        <x:v>3334</x:v>
+        <x:v>3430</x:v>
       </x:c>
       <x:c r="E1700" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1700" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1701" spans="1:6">
       <x:c r="A1701" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1701" s="2" t="s">
-        <x:v>3335</x:v>
+        <x:v>3431</x:v>
       </x:c>
       <x:c r="C1701" s="2" t="s">
-        <x:v>3336</x:v>
+        <x:v>3432</x:v>
       </x:c>
       <x:c r="D1701" s="2" t="s">
-        <x:v>3337</x:v>
+        <x:v>3433</x:v>
       </x:c>
       <x:c r="E1701" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1701" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1702" spans="1:6">
       <x:c r="A1702" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1702" s="2" t="s">
-        <x:v>3335</x:v>
+        <x:v>3431</x:v>
       </x:c>
       <x:c r="C1702" s="2" t="s">
-        <x:v>3338</x:v>
+        <x:v>3434</x:v>
       </x:c>
       <x:c r="D1702" s="2" t="s">
-        <x:v>3339</x:v>
+        <x:v>3435</x:v>
       </x:c>
       <x:c r="E1702" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1702" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3436</x:v>
       </x:c>
     </x:row>
     <x:row r="1703" spans="1:6">
       <x:c r="A1703" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1703" s="2" t="s">
-        <x:v>3335</x:v>
+        <x:v>3431</x:v>
       </x:c>
       <x:c r="C1703" s="2" t="s">
-        <x:v>3340</x:v>
+        <x:v>3437</x:v>
       </x:c>
       <x:c r="D1703" s="2" t="s">
-        <x:v>3341</x:v>
+        <x:v>3438</x:v>
       </x:c>
       <x:c r="E1703" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1703" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1704" spans="1:6">
       <x:c r="A1704" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1704" s="2" t="s">
-        <x:v>3342</x:v>
+        <x:v>3439</x:v>
       </x:c>
       <x:c r="C1704" s="2" t="s">
-        <x:v>3343</x:v>
+        <x:v>3440</x:v>
       </x:c>
       <x:c r="D1704" s="2" t="s">
-        <x:v>3344</x:v>
+        <x:v>3441</x:v>
       </x:c>
       <x:c r="E1704" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1704" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1705" spans="1:6">
       <x:c r="A1705" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1705" s="2" t="s">
-        <x:v>3342</x:v>
+        <x:v>3439</x:v>
       </x:c>
       <x:c r="C1705" s="2" t="s">
-        <x:v>3345</x:v>
+        <x:v>3442</x:v>
       </x:c>
       <x:c r="D1705" s="2" t="s">
-        <x:v>3346</x:v>
+        <x:v>3443</x:v>
       </x:c>
       <x:c r="E1705" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1705" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3444</x:v>
       </x:c>
     </x:row>
     <x:row r="1706" spans="1:6">
       <x:c r="A1706" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1706" s="2" t="s">
-        <x:v>3342</x:v>
+        <x:v>3439</x:v>
       </x:c>
       <x:c r="C1706" s="2" t="s">
-        <x:v>3347</x:v>
+        <x:v>3445</x:v>
       </x:c>
       <x:c r="D1706" s="2" t="s">
-        <x:v>3348</x:v>
+        <x:v>3446</x:v>
       </x:c>
       <x:c r="E1706" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1706" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1707" spans="1:6">
       <x:c r="A1707" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1707" s="2" t="s">
-        <x:v>3349</x:v>
+        <x:v>3447</x:v>
       </x:c>
       <x:c r="C1707" s="2" t="s">
-        <x:v>3350</x:v>
+        <x:v>3448</x:v>
       </x:c>
       <x:c r="D1707" s="2" t="s">
-        <x:v>3351</x:v>
+        <x:v>3449</x:v>
       </x:c>
       <x:c r="E1707" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1707" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1708" spans="1:6">
       <x:c r="A1708" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1708" s="2" t="s">
-        <x:v>3349</x:v>
+        <x:v>3447</x:v>
       </x:c>
       <x:c r="C1708" s="2" t="s">
-        <x:v>3352</x:v>
+        <x:v>3450</x:v>
       </x:c>
       <x:c r="D1708" s="2" t="s">
-        <x:v>3353</x:v>
+        <x:v>3451</x:v>
       </x:c>
       <x:c r="E1708" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1708" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3452</x:v>
       </x:c>
     </x:row>
     <x:row r="1709" spans="1:6">
       <x:c r="A1709" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1709" s="2" t="s">
-        <x:v>3349</x:v>
+        <x:v>3447</x:v>
       </x:c>
       <x:c r="C1709" s="2" t="s">
-        <x:v>3354</x:v>
+        <x:v>3453</x:v>
       </x:c>
       <x:c r="D1709" s="2" t="s">
-        <x:v>3355</x:v>
+        <x:v>3454</x:v>
       </x:c>
       <x:c r="E1709" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1709" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1710" spans="1:6">
       <x:c r="A1710" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1710" s="2" t="s">
-        <x:v>3356</x:v>
+        <x:v>3455</x:v>
       </x:c>
       <x:c r="C1710" s="2" t="s">
-        <x:v>3357</x:v>
+        <x:v>3456</x:v>
       </x:c>
       <x:c r="D1710" s="2" t="s">
-        <x:v>3358</x:v>
+        <x:v>3457</x:v>
       </x:c>
       <x:c r="E1710" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1710" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1711" spans="1:6">
       <x:c r="A1711" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1711" s="2" t="s">
-        <x:v>3356</x:v>
+        <x:v>3455</x:v>
       </x:c>
       <x:c r="C1711" s="2" t="s">
-        <x:v>3359</x:v>
+        <x:v>3458</x:v>
       </x:c>
       <x:c r="D1711" s="2" t="s">
-        <x:v>3360</x:v>
+        <x:v>3459</x:v>
       </x:c>
       <x:c r="E1711" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1711" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3460</x:v>
       </x:c>
     </x:row>
     <x:row r="1712" spans="1:6">
       <x:c r="A1712" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1712" s="2" t="s">
-        <x:v>3356</x:v>
+        <x:v>3455</x:v>
       </x:c>
       <x:c r="C1712" s="2" t="s">
-        <x:v>3361</x:v>
+        <x:v>3461</x:v>
       </x:c>
       <x:c r="D1712" s="2" t="s">
-        <x:v>3362</x:v>
+        <x:v>3462</x:v>
       </x:c>
       <x:c r="E1712" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1712" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1713" spans="1:6">
       <x:c r="A1713" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1713" s="2" t="s">
-        <x:v>3363</x:v>
+        <x:v>3463</x:v>
       </x:c>
       <x:c r="C1713" s="2" t="s">
-        <x:v>3364</x:v>
+        <x:v>3464</x:v>
       </x:c>
       <x:c r="D1713" s="2" t="s">
-        <x:v>3365</x:v>
+        <x:v>3465</x:v>
       </x:c>
       <x:c r="E1713" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1713" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1714" spans="1:6">
       <x:c r="A1714" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1714" s="2" t="s">
-        <x:v>3363</x:v>
+        <x:v>3463</x:v>
       </x:c>
       <x:c r="C1714" s="2" t="s">
-        <x:v>3366</x:v>
+        <x:v>3466</x:v>
       </x:c>
       <x:c r="D1714" s="2" t="s">
-        <x:v>3367</x:v>
+        <x:v>3467</x:v>
       </x:c>
       <x:c r="E1714" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1714" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3468</x:v>
       </x:c>
     </x:row>
     <x:row r="1715" spans="1:6">
       <x:c r="A1715" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1715" s="2" t="s">
-        <x:v>3363</x:v>
+        <x:v>3463</x:v>
       </x:c>
       <x:c r="C1715" s="2" t="s">
-        <x:v>3368</x:v>
+        <x:v>3469</x:v>
       </x:c>
       <x:c r="D1715" s="2" t="s">
-        <x:v>3369</x:v>
+        <x:v>3470</x:v>
       </x:c>
       <x:c r="E1715" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1715" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1716" spans="1:6">
       <x:c r="A1716" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1716" s="2" t="s">
-        <x:v>3370</x:v>
+        <x:v>3471</x:v>
       </x:c>
       <x:c r="C1716" s="2" t="s">
-        <x:v>3371</x:v>
+        <x:v>3472</x:v>
       </x:c>
       <x:c r="D1716" s="2" t="s">
-        <x:v>3372</x:v>
+        <x:v>3473</x:v>
       </x:c>
       <x:c r="E1716" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1716" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1717" spans="1:6">
       <x:c r="A1717" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1717" s="2" t="s">
-        <x:v>3370</x:v>
+        <x:v>3471</x:v>
       </x:c>
       <x:c r="C1717" s="2" t="s">
-        <x:v>3373</x:v>
+        <x:v>3474</x:v>
       </x:c>
       <x:c r="D1717" s="2" t="s">
-        <x:v>3374</x:v>
+        <x:v>3475</x:v>
       </x:c>
       <x:c r="E1717" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1717" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3476</x:v>
       </x:c>
     </x:row>
     <x:row r="1718" spans="1:6">
       <x:c r="A1718" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1718" s="2" t="s">
-        <x:v>3370</x:v>
+        <x:v>3471</x:v>
       </x:c>
       <x:c r="C1718" s="2" t="s">
-        <x:v>3375</x:v>
+        <x:v>3477</x:v>
       </x:c>
       <x:c r="D1718" s="2" t="s">
-        <x:v>3376</x:v>
+        <x:v>3478</x:v>
       </x:c>
       <x:c r="E1718" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1718" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1719" spans="1:6">
       <x:c r="A1719" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1719" s="2" t="s">
-        <x:v>3377</x:v>
+        <x:v>3479</x:v>
       </x:c>
       <x:c r="C1719" s="2" t="s">
-        <x:v>3378</x:v>
+        <x:v>3480</x:v>
       </x:c>
       <x:c r="D1719" s="2" t="s">
-        <x:v>3379</x:v>
+        <x:v>3481</x:v>
       </x:c>
       <x:c r="E1719" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1719" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1720" spans="1:6">
       <x:c r="A1720" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1720" s="2" t="s">
-        <x:v>3377</x:v>
+        <x:v>3479</x:v>
       </x:c>
       <x:c r="C1720" s="2" t="s">
-        <x:v>3380</x:v>
+        <x:v>3482</x:v>
       </x:c>
       <x:c r="D1720" s="2" t="s">
-        <x:v>3381</x:v>
+        <x:v>3483</x:v>
       </x:c>
       <x:c r="E1720" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1720" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3484</x:v>
       </x:c>
     </x:row>
     <x:row r="1721" spans="1:6">
       <x:c r="A1721" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1721" s="2" t="s">
-        <x:v>3377</x:v>
+        <x:v>3479</x:v>
       </x:c>
       <x:c r="C1721" s="2" t="s">
-        <x:v>3382</x:v>
+        <x:v>3485</x:v>
       </x:c>
       <x:c r="D1721" s="2" t="s">
-        <x:v>3383</x:v>
+        <x:v>3486</x:v>
       </x:c>
       <x:c r="E1721" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1721" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1722" spans="1:6">
       <x:c r="A1722" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1722" s="2" t="s">
-        <x:v>3384</x:v>
+        <x:v>3487</x:v>
       </x:c>
       <x:c r="C1722" s="2" t="s">
-        <x:v>3385</x:v>
+        <x:v>3488</x:v>
       </x:c>
       <x:c r="D1722" s="2" t="s">
-        <x:v>3386</x:v>
+        <x:v>3489</x:v>
       </x:c>
       <x:c r="E1722" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1722" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1723" spans="1:6">
       <x:c r="A1723" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1723" s="2" t="s">
-        <x:v>3384</x:v>
+        <x:v>3487</x:v>
       </x:c>
       <x:c r="C1723" s="2" t="s">
-        <x:v>3387</x:v>
+        <x:v>3490</x:v>
       </x:c>
       <x:c r="D1723" s="2" t="s">
-        <x:v>3388</x:v>
+        <x:v>3491</x:v>
       </x:c>
       <x:c r="E1723" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1723" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3492</x:v>
       </x:c>
     </x:row>
     <x:row r="1724" spans="1:6">
       <x:c r="A1724" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1724" s="2" t="s">
-        <x:v>3384</x:v>
+        <x:v>3487</x:v>
       </x:c>
       <x:c r="C1724" s="2" t="s">
-        <x:v>3389</x:v>
+        <x:v>3493</x:v>
       </x:c>
       <x:c r="D1724" s="2" t="s">
-        <x:v>3390</x:v>
+        <x:v>3494</x:v>
       </x:c>
       <x:c r="E1724" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1724" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1725" spans="1:6">
       <x:c r="A1725" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1725" s="2" t="s">
-        <x:v>3391</x:v>
+        <x:v>3495</x:v>
       </x:c>
       <x:c r="C1725" s="2" t="s">
-        <x:v>3392</x:v>
+        <x:v>3496</x:v>
       </x:c>
       <x:c r="D1725" s="2" t="s">
-        <x:v>3393</x:v>
+        <x:v>3497</x:v>
       </x:c>
       <x:c r="E1725" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F1725" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="1726" spans="1:6">
       <x:c r="A1726" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1726" s="2" t="s">
-        <x:v>3391</x:v>
+        <x:v>3495</x:v>
       </x:c>
       <x:c r="C1726" s="2" t="s">
-        <x:v>3394</x:v>
+        <x:v>3498</x:v>
       </x:c>
       <x:c r="D1726" s="2" t="s">
-        <x:v>3395</x:v>
+        <x:v>3499</x:v>
       </x:c>
       <x:c r="E1726" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F1726" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>3500</x:v>
       </x:c>
     </x:row>
     <x:row r="1727" spans="1:6">
       <x:c r="A1727" s="2" t="s">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="B1727" s="2" t="s">
-        <x:v>3391</x:v>
+        <x:v>3495</x:v>
       </x:c>
       <x:c r="C1727" s="2" t="s">
-        <x:v>3396</x:v>
+        <x:v>3501</x:v>
       </x:c>
       <x:c r="D1727" s="2" t="s">
-        <x:v>3397</x:v>
+        <x:v>3502</x:v>
       </x:c>
       <x:c r="E1727" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1727" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>Business English</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Business English!Print_Titles</vt:lpstr>
+      <vt:lpstr>Daily English</vt:lpstr>
+      <vt:lpstr>Daily English!Print_Area</vt:lpstr>
+      <vt:lpstr>Daily English!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>